--- v1 (2026-02-03)
+++ v2 (2026-04-04)
@@ -223,55 +223,53 @@
       </w:r>
       <w:r w:rsidR="00266151">
         <w:t>, de conformidad con</w:t>
       </w:r>
       <w:r w:rsidR="00774DBC">
         <w:t xml:space="preserve"> los documentos que</w:t>
       </w:r>
       <w:r w:rsidR="002D1D76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00774DBC">
         <w:t xml:space="preserve">obran en las dependencias </w:t>
       </w:r>
       <w:r w:rsidR="00B313E3">
         <w:t>de esta entidad</w:t>
       </w:r>
       <w:r w:rsidR="00AF261A">
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="001E5FC7">
         <w:t xml:space="preserve">tras la </w:t>
       </w:r>
       <w:r w:rsidR="00AF261A">
         <w:t xml:space="preserve">consulta del inventario de bienes de </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B313E3">
         <w:t>la misma</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AF261A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DF3964">
         <w:t>figura</w:t>
       </w:r>
       <w:r w:rsidR="00DC56DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF3964">
         <w:t>inscrit</w:t>
       </w:r>
       <w:r w:rsidR="00CC4DA6">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00D1677C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AF261A">
         <w:t xml:space="preserve"> con el </w:t>
       </w:r>
       <w:r w:rsidRPr="00550C79">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -373,280 +371,202 @@
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C47BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Naturaleza</w:t>
       </w:r>
       <w:r w:rsidR="0048015D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> del bien</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EE0DEA" w14:textId="725273CE" w:rsidR="007C0841" w:rsidRPr="002C47BA" w:rsidRDefault="006F2159" w:rsidP="002C47BA">
+    <w:p w14:paraId="45EE0DEA" w14:textId="1DDF7F64" w:rsidR="007C0841" w:rsidRPr="002C47BA" w:rsidRDefault="006F2159" w:rsidP="2A9123D6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C47BA">
+      <w:r w:rsidRPr="2A9123D6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Valor cultural</w:t>
+      </w:r>
+      <w:r w:rsidR="7F14716F" w:rsidRPr="2A9123D6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6911C6" w14:textId="5CC878DB" w:rsidR="006F2159" w:rsidRDefault="006F2159" w:rsidP="002C47BA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C47BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Situación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC372D0" w14:textId="31B03E11" w:rsidR="00F0098A" w:rsidRPr="002C47BA" w:rsidRDefault="00F0098A" w:rsidP="002C47BA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Superficie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26ED90E1" w14:textId="062B8ED9" w:rsidR="006F2159" w:rsidRPr="002C47BA" w:rsidRDefault="006F2159" w:rsidP="002C47BA">
+    <w:p w14:paraId="26ED90E1" w14:textId="32422DC2" w:rsidR="006F2159" w:rsidRPr="002C47BA" w:rsidRDefault="006F2159" w:rsidP="002C47BA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C47BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Referencia catastral</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2414F068" w14:textId="1FA45D0F" w:rsidR="006F2159" w:rsidRPr="002C47BA" w:rsidRDefault="006F2159" w:rsidP="002C47BA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C47BA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Inscripción en el registro de la propiedad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AAA6E7" w14:textId="77777777" w:rsidR="002D1D76" w:rsidRDefault="002D1D76" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F642237" w14:textId="78FC58C0" w:rsidR="004E1657" w:rsidRDefault="004E1657" w:rsidP="004E1657">
+    <w:p w14:paraId="5F642237" w14:textId="1B6C18F3" w:rsidR="004E1657" w:rsidRDefault="004E1657" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000231AB">
         <w:t xml:space="preserve">Y para que así conste, a efectos de </w:t>
       </w:r>
       <w:r w:rsidR="00913B96">
         <w:t>acreditar la titularidad pública del inmueble</w:t>
       </w:r>
       <w:r w:rsidR="00A610BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E40A53">
         <w:t>y la solicitud de</w:t>
       </w:r>
       <w:r w:rsidR="00502920">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B363CD">
         <w:t>ayuda</w:t>
       </w:r>
       <w:r w:rsidR="00E40A53">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B363CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D25C6">
         <w:t xml:space="preserve">para financiar trabajos de conservación </w:t>
       </w:r>
       <w:r w:rsidR="00A610BD">
         <w:t xml:space="preserve">o enriquecimiento de bienes inmuebles del patrimonio histórico español, dentro del “Programa 2% Cultural” del </w:t>
       </w:r>
       <w:r w:rsidR="00E40A53">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00A610BD">
         <w:t xml:space="preserve">inisterio de Vivienda y Agenda Urbana, </w:t>
       </w:r>
       <w:r w:rsidRPr="000231AB">
-        <w:t xml:space="preserve">se expide el presente certificado, </w:t>
-[...82 lines deleted...]
-        </w:rPr>
+        <w:t>se expide el presente certificado</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6663E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DC4B9F" w14:textId="77777777" w:rsidR="00616935" w:rsidRDefault="00616935" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E976054" w14:textId="77777777" w:rsidR="00616935" w:rsidRPr="000231AB" w:rsidRDefault="00616935" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="600709D5" w14:textId="77777777" w:rsidR="000231AB" w:rsidRDefault="000231AB" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000231AB">
         <w:t xml:space="preserve">En </w:t>
@@ -661,272 +581,297 @@
       </w:r>
       <w:r w:rsidR="00081D64">
         <w:t xml:space="preserve"> a fecha de firma electrónica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C312F30" w14:textId="42575E2B" w:rsidR="006A2CF4" w:rsidRDefault="00837435" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="473DAFAE" wp14:editId="24897869">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>62865</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>134043</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2583873" cy="1350645"/>
+                <wp:extent cx="2583815" cy="1674495"/>
                 <wp:effectExtent l="0" t="0" r="26035" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2130951195" name="Cuadro de texto 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2583873" cy="1350645"/>
+                          <a:ext cx="2583815" cy="1674495"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:schemeClr val="accent2">
                               <a:lumMod val="75000"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:prstDash val="lgDashDotDot"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6E3DA4AB" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
-                          <w:p w14:paraId="4DE31C0C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                          <w:p w14:paraId="22F63F74" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
                             <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:kern w:val="0"/>
+                                <w:lang w:val="en-US"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5BED0ABF" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002D2AF3" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r w:rsidRPr="002D2AF3">
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
                               <w:t>FIRMA</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1CB7CFCE" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                          <w:p w14:paraId="2FC237C6" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002D2AF3" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
                             <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="002D2AF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="E97132"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="2298016B" w14:textId="542330E1" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="0034349D">
+                          <w:p w14:paraId="48E28078" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002D2AF3" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r w:rsidRPr="002D2AF3">
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
-                              <w:t>nombre y apellidos</w:t>
-[...31 lines deleted...]
-                              <w:t>entante</w:t>
+                              <w:t>nombre y apellidos del máximo epresentante legal</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3C7B281C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
+                          <w:p w14:paraId="346757C2" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002D2AF3" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002D2AF3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr spcFirstLastPara="0" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="473DAFAE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.95pt;margin-top:10.55pt;width:203.45pt;height:106.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0yPyEWQIAAMUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+18NVlQp8gadBiQ&#10;tQXSoWdFlmMDsqhJTOzs14+SnSbtdhoGBAolUo/k06Nvbttas4NyvgKT8cFVypkyEvLK7DL+4/n+&#10;04wzj8LkQoNRGT8qz28XHz/cNHauhlCCzpVjBGL8vLEZLxHtPEm8LFUt/BVYZchZgKsF0tbtktyJ&#10;htBrnQzT9DppwOXWgVTe0+mqc/JFxC8KJfGxKLxCpjNOtWFcXVy3YU0WN2K+c8KWlezLEP9QRS0q&#10;Q0lfoVYCBdu76g+oupIOPBR4JaFOoCgqqWIP1M0gfdfNphRWxV6IHG9fafL/D1Y+HDb2yTFsv0BL&#10;DxgIaayfezoM/bSFq8M/VcrITxQeX2lTLTJJh8PJbDSbjjiT5BuMJun1eBJwkvN16zx+VVCzYGTc&#10;0btEusRh7bELPYWEbB50ld9XWsdN0IK6044dBL2ixlgkgb+J0oY1GR8NppMI/MYX1XRGEFIqg8MY&#10;p/f1d8g75OkkTaMiAvYpaWzjDVoodCV82ZezC/YKkH5909rQpTOJwcJ22/bMbiE/EuEOOi16K+8r&#10;QlwLj0/CkfiIYxoofKSl0EBNQW9xVoL79bfzEE+aIC9nDYk54/7nXjjFmf5mSC2fB+NxUH/cjCfT&#10;IW3cpWd76TH7+g6I6QGNrpXRDPGoT2bhoH6huVuGrOQSRlLujOPJvMNuxGhupVouYxDp3Qpcm42V&#10;ATq8bGDyuX0Rzva6QJLUA5xkL+bv5NHFhpsGlnuEooraCQR3rPa806zEZ+vnOgzj5T5Gnb8+i98A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDks/qO3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcGb3SQtpU2zKUUUFaTQKjlvstMkmJ1dsts2/nvHkx7nvceb7xXbyQ7igmPoHSlIZwkI&#10;pMaZnloFnx/PDysQIWoyenCECr4xwLa8vSl0btyVDng5xlZwCYVcK+hi9LmUoenQ6jBzHom9kxut&#10;jnyOrTSjvnK5HWSWJEtpdU/8odMeHztsvo5nq2CsFtXT7v2tmnz2st/XPr4erFHq/m7abUBEnOJf&#10;GH7xGR1KZqrdmUwQg4L1moMKsjQFwfYiXfKSmoX5fAWyLOT/AeUPAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHTI/IRZAgAAxQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOSz+o7fAAAACAEAAA8AAAAAAAAAAAAAAAAAswQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
+              <v:rect w14:anchorId="473DAFAE" id="Cuadro de texto 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:4.95pt;margin-top:10.55pt;width:203.45pt;height:131.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwE1Gs7QEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uK2zAQfS/0H4TeG1823mRNnKU0pBS2&#10;3cC2H6DIciyQNaqkxM7fdyS7ubRvpWDkGc/o6MzR8ep56BQ5Cesk6Ipms5QSoTnUUh8q+uP79sOS&#10;EueZrpkCLSp6Fo4+r9+/W/WmFDm0oGphCYJoV/amoq33pkwSx1vRMTcDIzQWG7Ad85jaQ1Jb1iN6&#10;p5I8TR+THmxtLHDhHH7djEW6jvhNI7h/bRonPFEVRW4+rjau+7Am6xUrD5aZVvKJBvsHFh2TGg+9&#10;QG2YZ+Ro5V9QneQWHDR+xqFLoGkkF3EGnCZL/5jmrWVGxFlQHGcuMrn/B8u/nd7MzqIMvXGlwzBM&#10;MTS2C2/kR4Yo1vkilhg84fgxL5YPy6yghGMte1zM509FkDO5bjfW+c8COhKCilq8jSgSO704P7b+&#10;bgmnOVCy3kqlYhIcID4pS04M7075bAK/61Ka9BV9yBZFBL6rRQ9dERjnQvs89qlj9xXqEXlRpGn0&#10;ARK/bIlj3KEFohvm2onOIcQb8PhMvJTGTVcRQ+SH/TApu4f6vLPEGb6ViPTCnN8xi1ZDU/Zov4q6&#10;n0dmBSXqi8b7fcrm8+DXmMyLRY6Jva3sbytM8xbQ1aO8Gj4ePTQyShx4jIdP9NBIcbrJ9MGpt3ns&#10;uv6a618AAAD//wMAUEsDBBQABgAIAAAAIQDzsiOn3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT4QwEIXvJv6HZky8GLdlQ1aKlI3ReDTRXeO5CyMQ6ZTQsoC/3vGkx5n38t73iv3ienHGMXSe&#10;DCQbBQKp8nVHjYH34/NtBiJES7XtPaGBFQPsy8uLwua1n+kNz4fYCA6hkFsDbYxDLmWoWnQ2bPyA&#10;xNqnH52NfI6NrEc7c7jr5VapnXS2I25o7YCPLVZfh8lxyfwyTPo1/VB3N6pan/T6fdSdMddXy8M9&#10;iIhL/DPDLz6jQ8lMJz9RHURvQGs2GtgmCQiW02THS078yNIMZFnI/wPKHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDwE1Gs7QEAAOIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDzsiOn3QAAAAgBAAAPAAAAAAAAAAAAAAAAAEcEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
                 <v:stroke dashstyle="longDashDotDot"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6E3DA4AB" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
-                    <w:p w14:paraId="4DE31C0C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                    <w:p w14:paraId="22F63F74" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
                       <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:kern w:val="0"/>
+                          <w:lang w:val="en-US"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5BED0ABF" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002D2AF3" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="002D2AF3">
                         <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
                         <w:t>FIRMA</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1CB7CFCE" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                    <w:p w14:paraId="2FC237C6" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002D2AF3" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
                       <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="002D2AF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="E97132"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="2298016B" w14:textId="542330E1" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="0034349D">
+                    <w:p w14:paraId="48E28078" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002D2AF3" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
                       <w:pPr>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="002D2AF3">
                         <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
-                        <w:t>nombre y apellidos</w:t>
-[...31 lines deleted...]
-                        <w:t>entante</w:t>
+                        <w:t>nombre y apellidos del máximo epresentante legal</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3C7B281C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
+                    <w:p w14:paraId="346757C2" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="002D2AF3" w:rsidRDefault="00000000" w:rsidP="00FE75C7">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002D2AF3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:shape>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006A2CF4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48DD1196" wp14:editId="63F87F3B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3027738</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>135370</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2604654" cy="1350818"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="587829024" name="Cuadro de texto 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1012,204 +957,204 @@
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>Secretario/Secretario interventor</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shape w14:anchorId="48DD1196" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:238.4pt;margin-top:10.65pt;width:205.1pt;height:106.35pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJzeHiWwIAAMwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSZoFdYqsQYcB&#10;XVugHXpWZDk2IIuaxMTOfv0o2flot9MwIFAokXoknx59fdM1mu2U8zWYnGcXKWfKSChqs8n5j5e7&#10;TzPOPApTCA1G5XyvPL9ZfPxw3dq5GkEFulCOEYjx89bmvEK08yTxslKN8BdglSFnCa4RSFu3SQon&#10;WkJvdDJK02nSgiusA6m8p9NV7+SLiF+WSuJjWXqFTOecasO4uriuw5osrsV844StajmUIf6hikbU&#10;hpIeoVYCBdu6+g+oppYOPJR4IaFJoCxrqWIP1E2WvuvmuRJWxV6IHG+PNPn/Bysfds/2yTHsvkBH&#10;DxgIaa2fezoM/XSla8I/VcrITxTuj7SpDpmkw9E0HU8nY84k+bLLSTrLZgEnOV23zuNXBQ0LRs4d&#10;vUukS+zuPfahh5CQzYOui7ta67gJWlC32rGdoFfUGIsk8DdR2rA255fZ1SQCv/FFNZ0QhJTK4CjG&#10;6W3zHYoe+WqSplERAfuQNLbxBi0UuhK+GsrZBHsFSL+haW3o0onEYGG37lhdnBG8hmJPvDvoJemt&#10;vKsJ+F54fBKONEhU01zhIy2lBuoNBouzCtyvv52HeJIGeTlrSdM59z+3winO9DdDovmcjcdhCOJm&#10;PLka0cade9bnHrNtboEIz2iCrYxmiEd9MEsHzSuN3zJkJZcwknLnHA/mLfaTRuMr1XIZg0j2VuC9&#10;ebYyQIcHDoS+dK/C2UEeSMp6gIP6xfydSvrYcNPAcotQ1lFCgeee1YF+Gpn4esN4h5k838eo00do&#10;8RsAAP//AwBQSwMEFAAGAAgAAAAhAIO8NjPgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdNA1tiNmUIooKUmiVnDfZMQlmZ5fsto3/3vGkxzfv8eZ75Xa2ozjjFAZHCpaL&#10;BARS68xAnYKP96e7HESImoweHaGCbwywra6vSl0Yd6EDno+xE1xCodAK+hh9IWVoe7Q6LJxHYu/T&#10;TVZHllMnzaQvXG5HmSbJWlo9EH/otceHHtuv48kqmOqsfty9vdazT5/3+8bHl4M1St3ezLt7EBHn&#10;+BeGX3xGh4qZGnciE8SoINusGT0qSJcrEBzI8w2Pa/iwyhKQVSn/T6h+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMnN4eJbAgAAzAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIO8NjPgAAAACgEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
+              <v:shape id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:238.4pt;margin-top:10.65pt;width:205.1pt;height:106.35pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJzeHiWwIAAMwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSZoFdYqsQYcB&#10;XVugHXpWZDk2IIuaxMTOfv0o2flot9MwIFAokXoknx59fdM1mu2U8zWYnGcXKWfKSChqs8n5j5e7&#10;TzPOPApTCA1G5XyvPL9ZfPxw3dq5GkEFulCOEYjx89bmvEK08yTxslKN8BdglSFnCa4RSFu3SQon&#10;WkJvdDJK02nSgiusA6m8p9NV7+SLiF+WSuJjWXqFTOecasO4uriuw5osrsV844StajmUIf6hikbU&#10;hpIeoVYCBdu6+g+oppYOPJR4IaFJoCxrqWIP1E2WvuvmuRJWxV6IHG+PNPn/Bysfds/2yTHsvkBH&#10;DxgIaa2fezoM/XSla8I/VcrITxTuj7SpDpmkw9E0HU8nY84k+bLLSTrLZgEnOV23zuNXBQ0LRs4d&#10;vUukS+zuPfahh5CQzYOui7ta67gJWlC32rGdoFfUGIsk8DdR2rA255fZ1SQCv/FFNZ0QhJTK4CjG&#10;6W3zHYoe+WqSplERAfuQNLbxBi0UuhK+GsrZBHsFSL+haW3o0onEYGG37lhdnBG8hmJPvDvoJemt&#10;vKsJ+F54fBKONEhU01zhIy2lBuoNBouzCtyvv52HeJIGeTlrSdM59z+3winO9DdDovmcjcdhCOJm&#10;PLka0cade9bnHrNtboEIz2iCrYxmiEd9MEsHzSuN3zJkJZcwknLnHA/mLfaTRuMr1XIZg0j2VuC9&#10;ebYyQIcHDoS+dK/C2UEeSMp6gIP6xfydSvrYcNPAcotQ1lFCgeee1YF+Gpn4esN4h5k838eo00do&#10;8RsAAP//AwBQSwMEFAAGAAgAAAAhAIO8NjPgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdNA1tiNmUIooKUmiVnDfZMQlmZ5fsto3/3vGkxzfv8eZ75Xa2ozjjFAZHCpaL&#10;BARS68xAnYKP96e7HESImoweHaGCbwywra6vSl0Yd6EDno+xE1xCodAK+hh9IWVoe7Q6LJxHYu/T&#10;TVZHllMnzaQvXG5HmSbJWlo9EH/otceHHtuv48kqmOqsfty9vdazT5/3+8bHl4M1St3ezLt7EBHn&#10;+BeGX3xGh4qZGnciE8SoINusGT0qSJcrEBzI8w2Pa/iwyhKQVSn/T6h+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMnN4eJbAgAAzAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIO8NjPgAAAACgEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" w14:anchorId="48DD1196">
                 <v:stroke dashstyle="longDashDotDot"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="36C8A537" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4"/>
-                    <w:p w14:paraId="4A76FA48" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                    <w:p w:rsidR="006A2CF4" w:rsidP="006A2CF4" w:rsidRDefault="006A2CF4" w14:paraId="36C8A537" w14:textId="77777777"/>
+                    <w:p w:rsidR="006A2CF4" w:rsidP="006A2CF4" w:rsidRDefault="006A2CF4" w14:paraId="4A76FA48" w14:textId="77777777">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A2CF4">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>FIRMA</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="516C8B0D" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                    <w:p w:rsidRPr="006A2CF4" w:rsidR="006A2CF4" w:rsidP="006A2CF4" w:rsidRDefault="006A2CF4" w14:paraId="516C8B0D" w14:textId="77777777">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4C1F44F8" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                    <w:p w:rsidRPr="006A2CF4" w:rsidR="006A2CF4" w:rsidP="006A2CF4" w:rsidRDefault="006A2CF4" w14:paraId="4C1F44F8" w14:textId="77777777">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A2CF4">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>___nombre y apellidos___</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="66A5B05D" w14:textId="2A19CDC9" w:rsidR="006A2CF4" w:rsidRDefault="00BC4DA6" w:rsidP="00837435">
+                    <w:p w:rsidR="006A2CF4" w:rsidP="00837435" w:rsidRDefault="00BC4DA6" w14:paraId="66A5B05D" w14:textId="2A19CDC9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>Secretario/Secretario interventor</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A2CF4" w:rsidSect="0034349D">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1196" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23CC4A54" w14:textId="77777777" w:rsidR="0049737D" w:rsidRDefault="0049737D" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="2E7E4A79" w14:textId="77777777" w:rsidR="001655C1" w:rsidRDefault="001655C1" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C511221" w14:textId="77777777" w:rsidR="0049737D" w:rsidRDefault="0049737D" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="01E33383" w14:textId="77777777" w:rsidR="001655C1" w:rsidRDefault="001655C1" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5942B9F1" w14:textId="77777777" w:rsidR="0049737D" w:rsidRDefault="0049737D" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="16C8337E" w14:textId="77777777" w:rsidR="001655C1" w:rsidRDefault="001655C1" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20793F24" w14:textId="77777777" w:rsidR="0049737D" w:rsidRDefault="0049737D" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="639B93E3" w14:textId="77777777" w:rsidR="001655C1" w:rsidRDefault="001655C1" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="05BFAE1D" w14:textId="772FB377" w:rsidR="00E67E99" w:rsidRDefault="00E67E99">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nombre y apellidos del Secretario o interventor</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
@@ -1297,310 +1242,329 @@
                               <w:iCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="06B03D52" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="06B03D52">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt">
+            <v:shape id="Cuadro de texto 1" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="6F25549D" w14:textId="77777777" w:rsidR="003044C6" w:rsidRPr="00094D18" w:rsidRDefault="003044C6" w:rsidP="003044C6">
+                  <w:p w:rsidRPr="00094D18" w:rsidR="003044C6" w:rsidP="003044C6" w:rsidRDefault="003044C6" w14:paraId="6F25549D" w14:textId="77777777">
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00094D18">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="682C9559" w14:textId="61FFFEB6" w:rsidR="0034349D" w:rsidRPr="00094D18" w:rsidRDefault="0034349D" w:rsidP="0034349D">
+                  <w:p w:rsidRPr="00094D18" w:rsidR="0034349D" w:rsidP="0034349D" w:rsidRDefault="0034349D" w14:paraId="682C9559" w14:textId="61FFFEB6">
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="60"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364EA6"/>
     <w:rsid w:val="000028AC"/>
     <w:rsid w:val="00006D2C"/>
     <w:rsid w:val="000159D5"/>
     <w:rsid w:val="000231AB"/>
     <w:rsid w:val="0002503B"/>
     <w:rsid w:val="00027B9E"/>
     <w:rsid w:val="0003296E"/>
     <w:rsid w:val="00046D12"/>
     <w:rsid w:val="00055A66"/>
     <w:rsid w:val="00060636"/>
+    <w:rsid w:val="00075AAB"/>
     <w:rsid w:val="000773EA"/>
     <w:rsid w:val="00081D64"/>
     <w:rsid w:val="00094D18"/>
     <w:rsid w:val="000A0B75"/>
     <w:rsid w:val="000C2A9D"/>
     <w:rsid w:val="000E7FE0"/>
     <w:rsid w:val="00127F77"/>
     <w:rsid w:val="00130D48"/>
     <w:rsid w:val="00147E80"/>
+    <w:rsid w:val="001655C1"/>
     <w:rsid w:val="00186E58"/>
     <w:rsid w:val="001A33F4"/>
     <w:rsid w:val="001E5FC7"/>
     <w:rsid w:val="00242323"/>
     <w:rsid w:val="00250765"/>
     <w:rsid w:val="002528AF"/>
     <w:rsid w:val="00264E1B"/>
     <w:rsid w:val="00266151"/>
     <w:rsid w:val="002861B8"/>
     <w:rsid w:val="002A1ABF"/>
     <w:rsid w:val="002C3BE7"/>
     <w:rsid w:val="002C47BA"/>
     <w:rsid w:val="002D1D76"/>
     <w:rsid w:val="002D25C6"/>
+    <w:rsid w:val="002D2AF3"/>
     <w:rsid w:val="003044C6"/>
     <w:rsid w:val="0034349D"/>
     <w:rsid w:val="00355883"/>
     <w:rsid w:val="00364EA6"/>
     <w:rsid w:val="00367390"/>
     <w:rsid w:val="00381E5D"/>
     <w:rsid w:val="00387408"/>
+    <w:rsid w:val="003B463A"/>
     <w:rsid w:val="003C06D1"/>
     <w:rsid w:val="003F5830"/>
     <w:rsid w:val="00432223"/>
     <w:rsid w:val="00445C1C"/>
     <w:rsid w:val="0048015D"/>
     <w:rsid w:val="00493254"/>
     <w:rsid w:val="0049737D"/>
     <w:rsid w:val="004E1657"/>
     <w:rsid w:val="004F03C4"/>
     <w:rsid w:val="00502920"/>
     <w:rsid w:val="00506A7D"/>
     <w:rsid w:val="00516F6C"/>
     <w:rsid w:val="00550C79"/>
     <w:rsid w:val="005663F8"/>
     <w:rsid w:val="005908CD"/>
     <w:rsid w:val="00594789"/>
     <w:rsid w:val="005A6C38"/>
     <w:rsid w:val="005C65D7"/>
+    <w:rsid w:val="00606B49"/>
     <w:rsid w:val="00615634"/>
     <w:rsid w:val="00616935"/>
     <w:rsid w:val="006328C0"/>
     <w:rsid w:val="00670892"/>
     <w:rsid w:val="00680F22"/>
     <w:rsid w:val="006A2CF4"/>
     <w:rsid w:val="006F2159"/>
     <w:rsid w:val="0071658A"/>
     <w:rsid w:val="00741DF1"/>
     <w:rsid w:val="00747DCD"/>
     <w:rsid w:val="00774DBC"/>
+    <w:rsid w:val="007839F1"/>
     <w:rsid w:val="007A0EB9"/>
     <w:rsid w:val="007A5785"/>
     <w:rsid w:val="007C0841"/>
     <w:rsid w:val="00800D8E"/>
     <w:rsid w:val="00815D30"/>
     <w:rsid w:val="00837435"/>
     <w:rsid w:val="00846BB1"/>
     <w:rsid w:val="008473E7"/>
     <w:rsid w:val="00852960"/>
     <w:rsid w:val="008653B6"/>
     <w:rsid w:val="008A55BD"/>
+    <w:rsid w:val="008D2154"/>
     <w:rsid w:val="00913B96"/>
+    <w:rsid w:val="00941BE8"/>
     <w:rsid w:val="00953D22"/>
     <w:rsid w:val="009631AB"/>
     <w:rsid w:val="00972D0B"/>
     <w:rsid w:val="009B31E5"/>
     <w:rsid w:val="009D651D"/>
+    <w:rsid w:val="009E4625"/>
     <w:rsid w:val="009F4A50"/>
     <w:rsid w:val="009F4B38"/>
+    <w:rsid w:val="00A26616"/>
     <w:rsid w:val="00A505AB"/>
     <w:rsid w:val="00A610BD"/>
     <w:rsid w:val="00A7259A"/>
     <w:rsid w:val="00AB12EF"/>
     <w:rsid w:val="00AC730F"/>
     <w:rsid w:val="00AF261A"/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rsid w:val="00B06643"/>
     <w:rsid w:val="00B1626E"/>
     <w:rsid w:val="00B203BC"/>
     <w:rsid w:val="00B313E3"/>
     <w:rsid w:val="00B363CD"/>
+    <w:rsid w:val="00B41C48"/>
     <w:rsid w:val="00B45CAE"/>
     <w:rsid w:val="00B514CD"/>
     <w:rsid w:val="00B53796"/>
     <w:rsid w:val="00B64647"/>
     <w:rsid w:val="00B664E7"/>
     <w:rsid w:val="00B8790A"/>
     <w:rsid w:val="00BC4DA6"/>
     <w:rsid w:val="00BC63B0"/>
     <w:rsid w:val="00BD5079"/>
     <w:rsid w:val="00C1483D"/>
     <w:rsid w:val="00C24D91"/>
     <w:rsid w:val="00C40320"/>
     <w:rsid w:val="00C42DAA"/>
     <w:rsid w:val="00C518CF"/>
     <w:rsid w:val="00C67A71"/>
     <w:rsid w:val="00CC4DA6"/>
+    <w:rsid w:val="00D0408A"/>
     <w:rsid w:val="00D1677C"/>
     <w:rsid w:val="00D21008"/>
     <w:rsid w:val="00D52338"/>
     <w:rsid w:val="00D652CB"/>
     <w:rsid w:val="00D95290"/>
     <w:rsid w:val="00DB6477"/>
     <w:rsid w:val="00DC56DD"/>
     <w:rsid w:val="00DF3964"/>
     <w:rsid w:val="00E064EA"/>
     <w:rsid w:val="00E160FA"/>
     <w:rsid w:val="00E17F94"/>
     <w:rsid w:val="00E243F0"/>
     <w:rsid w:val="00E32B60"/>
     <w:rsid w:val="00E40A53"/>
     <w:rsid w:val="00E412A4"/>
     <w:rsid w:val="00E46A64"/>
     <w:rsid w:val="00E525A5"/>
     <w:rsid w:val="00E6068D"/>
+    <w:rsid w:val="00E6663E"/>
     <w:rsid w:val="00E67E99"/>
     <w:rsid w:val="00E8437A"/>
     <w:rsid w:val="00EF2DFA"/>
     <w:rsid w:val="00F0098A"/>
     <w:rsid w:val="00F275F4"/>
     <w:rsid w:val="00F309DF"/>
     <w:rsid w:val="00F55A93"/>
     <w:rsid w:val="00F717F4"/>
     <w:rsid w:val="00F9020E"/>
     <w:rsid w:val="00FA3CE4"/>
+    <w:rsid w:val="00FB2A39"/>
     <w:rsid w:val="00FC4A9A"/>
+    <w:rsid w:val="00FF1C34"/>
     <w:rsid w:val="00FF2148"/>
     <w:rsid w:val="0CD99381"/>
+    <w:rsid w:val="0D4DD01F"/>
     <w:rsid w:val="2790D91C"/>
+    <w:rsid w:val="28F7B002"/>
+    <w:rsid w:val="2A9123D6"/>
     <w:rsid w:val="2B214222"/>
     <w:rsid w:val="3140C264"/>
     <w:rsid w:val="318663F3"/>
     <w:rsid w:val="348F1B88"/>
     <w:rsid w:val="4B179A24"/>
     <w:rsid w:val="4EB24A54"/>
     <w:rsid w:val="4FFC74B4"/>
     <w:rsid w:val="56F09BB3"/>
     <w:rsid w:val="57ED3231"/>
+    <w:rsid w:val="5DD27C40"/>
     <w:rsid w:val="5F0C4642"/>
     <w:rsid w:val="74D97C0C"/>
+    <w:rsid w:val="7F14716F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A8BA98D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2BCE0042-E905-4DC5-AB96-34F2A4CB775F}"/>
+  <w15:docId w15:val="{60A5546F-8786-468E-BB3A-67601D545103}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3021,142 +2985,166 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1f95fec6808376dbcca42c70ce7e8de0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3609e2c74ac34a6a83b19988dfd3f30" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e049755f-6f28-46c9-a6d6-96c3edf2dd1e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e72f27f3fc3bfa20f570bf85449274">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86185689f1ebafd5ee589c342206bacc" ns2:_="" ns3:_="">
     <xsd:import namespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <xsd:import namespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3f6504d5-2943-49ec-98e3-1230df5d054f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d99f44ff-43c4-4920-9d4a-00ebf0b94644">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0ed6521e-12c7-4641-a58b-d6f58964e6ac" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0ed6521e-12c7-4641-a58b-d6f58964e6ac" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
@@ -3171,52 +3159,52 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -3261,120 +3249,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3F0C86F-49F5-4945-931C-35DB590ABD22}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5AF2BD6-B259-4305-A87C-14BC38C1C6D7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBD30F7-D986-4A24-A9B1-D2B6E9D9F0EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5AF2BD6-B259-4305-A87C-14BC38C1C6D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B28EB5-F506-4D05-87E9-85C2668CBCD1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
+    <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>179</Words>
-  <Characters>987</Characters>
+  <Words>157</Words>
+  <Characters>865</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1164</CharactersWithSpaces>
+  <CharactersWithSpaces>1020</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sánchez Sánchez Paloma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F785E928B427BB4C9E5B806265DE74F1</vt:lpwstr>
   </property>