--- v0 (2025-12-15)
+++ v1 (2026-04-14)
@@ -4,438 +4,453 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20672141" w14:textId="17CD3B03" w:rsidR="0034349D" w:rsidRDefault="0034349D" w:rsidP="0034349D">
+    <w:p w:rsidR="0034349D" w:rsidP="0034349D" w:rsidRDefault="0034349D" w14:paraId="20672141" w14:textId="17CD3B03">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO DE </w:t>
       </w:r>
       <w:r w:rsidR="00694B60">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DECLARACIÓN DE USO PÚBLICO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370BAEDE" w14:textId="77777777" w:rsidR="0034349D" w:rsidRDefault="0034349D" w:rsidP="00A7259A">
+    <w:p w:rsidR="0034349D" w:rsidP="00A7259A" w:rsidRDefault="0034349D" w14:paraId="370BAEDE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45C68E2D" w14:textId="1C6B0984" w:rsidR="00506A7D" w:rsidRPr="00E17F94" w:rsidRDefault="00AF6DB4" w:rsidP="00A7259A">
+    <w:p w:rsidRPr="00E17F94" w:rsidR="00506A7D" w:rsidP="00A7259A" w:rsidRDefault="00AF6DB4" w14:paraId="45C68E2D" w14:textId="684C0421">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2620"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk208838227"/>
+      <w:bookmarkStart w:name="_Hlk208838227" w:id="0"/>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D./</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dña</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="6EE39034">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">máximo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="00506A7D">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>representante legal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="4EB24A54">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y cargo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00130D48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>representación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00130D48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00130D48">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="00130D48">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___nombre de la entidad___</w:t>
+      </w:r>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:iCs/>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="00130D48">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...46 lines deleted...]
-      <w:r w:rsidR="00130D48" w:rsidRPr="4B179A24">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="002861B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B179A24">
-[...69 lines deleted...]
-      <w:r w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
         <w:rPr>
           <w:w w:val="95"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:w w:val="95"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
         <w:rPr>
           <w:w w:val="95"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:w w:val="95"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="002861B8">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="002861B8">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="74D97C0C">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NIF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="002861B8">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la entidad___</w:t>
+      </w:r>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
-          <w:w w:val="95"/>
-[...7 lines deleted...]
-          <w:w w:val="95"/>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00AF6DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con capacidad legal necesaria en virtud de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="002861B8">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002861B8" w:rsidRPr="4B179A24">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="2D3F8AE2" w:rsidR="00C40320">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> de la entidad___</w:t>
+        <w:t>___norma_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00C40320">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00506A7D">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C40320" w:rsidRPr="4B179A24">
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> y habiendo solicitado la subvención en el marco del Programa 2% Cultural.</w:t>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00506A7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24" w:rsidR="00506A7D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> habiendo solicitado la subvención en el marco del Programa 2% Cultural.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="299DAEB5" w14:textId="77777777" w:rsidR="00E243F0" w:rsidRPr="00694B60" w:rsidRDefault="00E243F0" w:rsidP="00A7259A">
+    <w:p w:rsidRPr="00694B60" w:rsidR="00E243F0" w:rsidP="00A7259A" w:rsidRDefault="00E243F0" w14:paraId="299DAEB5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21442CE6" w14:textId="3C220712" w:rsidR="000231AB" w:rsidRPr="00694B60" w:rsidRDefault="00694B60" w:rsidP="00A7259A">
+    <w:p w:rsidRPr="00694B60" w:rsidR="000231AB" w:rsidP="00A7259A" w:rsidRDefault="00694B60" w14:paraId="21442CE6" w14:textId="3C220712">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DECLARO RESPONSABLEMENTE</w:t>
       </w:r>
-      <w:r w:rsidR="00E412A4" w:rsidRPr="00694B60">
+      <w:r w:rsidRPr="00694B60" w:rsidR="00E412A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6322C2" w14:textId="77777777" w:rsidR="00694B60" w:rsidRPr="00694B60" w:rsidRDefault="00694B60" w:rsidP="00694B60">
+    <w:p w:rsidRPr="00694B60" w:rsidR="00694B60" w:rsidP="00694B60" w:rsidRDefault="00694B60" w14:paraId="2D6322C2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Que el ámbito objeto de la actuación para la cual se solicita la subvención al programa del 2% cultural, bajo el título </w:t>
       </w:r>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>____TÍTULO DE LA ACTUACIÓN___,</w:t>
       </w:r>
       <w:r w:rsidRPr="00694B60">
@@ -459,630 +474,618 @@
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>cafetería/administración/iglesia/oficinas/museo/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> – no tiene uso___.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F393C20" w14:textId="77777777" w:rsidR="00694B60" w:rsidRPr="00694B60" w:rsidRDefault="00694B60" w:rsidP="00694B60">
+    <w:p w:rsidRPr="00694B60" w:rsidR="00694B60" w:rsidP="00694B60" w:rsidRDefault="00694B60" w14:paraId="4F393C20" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61C474AF" w14:textId="1F9EF563" w:rsidR="00694B60" w:rsidRPr="00694B60" w:rsidRDefault="00694B60" w:rsidP="00694B60">
+    <w:p w:rsidRPr="00694B60" w:rsidR="00694B60" w:rsidP="00694B60" w:rsidRDefault="00694B60" w14:paraId="61C474AF" w14:textId="47B24A4E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Que, tras la ejecución de la actuación mencionada, el inmueble se destinará a </w:t>
       </w:r>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>___museo/auditorio/centro cultural/etc.___</w:t>
-      </w:r>
+        <w:t>___museo/auditorio/centro cultural/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00694B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>.___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581169" w:rsidR="00CD0DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>constituyendo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581169">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">siendo éste un uso público de carácter </w:t>
+        <w:t xml:space="preserve">un uso público de carácter </w:t>
       </w:r>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>____sociocultural</w:t>
       </w:r>
       <w:r w:rsidR="002E016C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> turístico</w:t>
       </w:r>
       <w:r w:rsidR="002E016C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>de servicio público</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-        <w:t>, durante un periodo de al menos 50 años a contar desde la fecha de publicación de la presente convocatoria</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, durante un periodo </w:t>
+      </w:r>
+      <w:r w:rsidR="00454C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>mínimo de cincuenta</w:t>
       </w:r>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00454C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00454C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> años a contar desde la fecha de publicación de la presente convocatoria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694B60">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BD4E57" w14:textId="77777777" w:rsidR="00694B60" w:rsidRPr="00694B60" w:rsidRDefault="00694B60" w:rsidP="00694B60">
+    <w:p w:rsidRPr="00694B60" w:rsidR="00694B60" w:rsidP="00694B60" w:rsidRDefault="00694B60" w14:paraId="48BD4E57" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2173479C" w14:textId="77777777" w:rsidR="00694B60" w:rsidRDefault="00694B60" w:rsidP="00694B60">
+    <w:p w:rsidR="00694B60" w:rsidP="00694B60" w:rsidRDefault="00694B60" w14:paraId="2173479C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Y para que así conste, se expide la correspondiente declaración responsable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB4D3D3" w14:textId="77777777" w:rsidR="00694B60" w:rsidRPr="00694B60" w:rsidRDefault="00694B60" w:rsidP="00694B60">
+    <w:p w:rsidRPr="00694B60" w:rsidR="00694B60" w:rsidP="00694B60" w:rsidRDefault="00694B60" w14:paraId="0BB4D3D3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="600709D5" w14:textId="77777777" w:rsidR="000231AB" w:rsidRDefault="000231AB" w:rsidP="00A7259A">
+    <w:p w:rsidR="000231AB" w:rsidP="00A7259A" w:rsidRDefault="000231AB" w14:paraId="600709D5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00694B60">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">En </w:t>
       </w:r>
-      <w:r w:rsidR="00C1483D" w:rsidRPr="00694B60">
+      <w:r w:rsidRPr="00694B60" w:rsidR="00C1483D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>___Ciudad (Provincia</w:t>
       </w:r>
-      <w:r w:rsidR="00C1483D" w:rsidRPr="00C1483D">
+      <w:r w:rsidRPr="00C1483D" w:rsidR="00C1483D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>)___,</w:t>
       </w:r>
       <w:r w:rsidR="00081D64">
         <w:t xml:space="preserve"> a fecha de firma electrónica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C312F30" w14:textId="2502ABF8" w:rsidR="006A2CF4" w:rsidRDefault="00837435" w:rsidP="00A7259A">
+    <w:p w:rsidR="006A2CF4" w:rsidP="00A7259A" w:rsidRDefault="00837435" w14:paraId="1C312F30" w14:textId="2502ABF8">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...4 lines deleted...]
-                <wp:positionH relativeFrom="column">
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" Requires="wps">
+            <w:drawing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+              <wp:anchor xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="473DAFAE" wp14:editId="3EFDE0CC">
+                <wp:simplePos xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" x="0" y="0"/>
+                <wp:positionH xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" relativeFrom="column">
                   <wp:posOffset>1882140</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="paragraph">
+                <wp:positionV xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" relativeFrom="paragraph">
                   <wp:posOffset>372110</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2583873" cy="1350645"/>
-[...3 lines deleted...]
-                <wp:cNvGraphicFramePr/>
+                <wp:extent cx="2583815" cy="1874520"/>
+                <wp:effectExtent l="0" t="0" r="26035" b="11430"/>
+                <wp:wrapNone xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+                <wp:docPr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" id="2130951195" name="Cuadro de texto 2"/>
+                <wp:cNvGraphicFramePr xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                    <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2583873" cy="1350645"/>
+                          <a:ext cx="2583815" cy="1874520"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:schemeClr val="accent2">
                               <a:lumMod val="75000"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:prstDash val="lgDashDotDot"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6E3DA4AB" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
-                          <w:p w14:paraId="4DE31C0C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                          <w:p w:rsidR="004F1522" w:rsidP="004F1522" w:rsidRDefault="004F1522">
                             <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:kern w:val="0"/>
+                                <w:lang w:val="en-US"/>
+                                <w14:ligatures xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w14:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="004F1522" w:rsidP="004F1522" w:rsidRDefault="004F1522">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r>
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>FIRMA</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1CB7CFCE" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                          <w:p w:rsidR="004F1522" w:rsidP="004F1522" w:rsidRDefault="004F1522">
                             <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="E97132"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="2298016B" w14:textId="542330E1" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="0034349D">
+                          <w:p w:rsidR="004F1522" w:rsidP="004F1522" w:rsidRDefault="004F1522">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="E97132"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r>
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>nombre y apellidos</w:t>
-[...31 lines deleted...]
-                              <w:t>entante</w:t>
+                              <w:t>nombre y apellidos del máximo representante legal</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3C7B281C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
+                          <w:p w:rsidR="004F1522" w:rsidP="004F1522" w:rsidRDefault="004F1522">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr spcFirstLastPara="0" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
+                <wp14:sizeRelV xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...92 lines deleted...]
-          </mc:Fallback>
+          <mc:Fallback/>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A2CF4" w:rsidSect="0034349D">
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="2268" w:right="1196" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17CC6E6A" w14:textId="77777777" w:rsidR="00A5311B" w:rsidRDefault="00A5311B" w:rsidP="00AF6DB4">
+    <w:p w:rsidR="006502B4" w:rsidP="00AF6DB4" w:rsidRDefault="006502B4" w14:paraId="74DFD4FE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64FD2B17" w14:textId="77777777" w:rsidR="00A5311B" w:rsidRDefault="00A5311B" w:rsidP="00AF6DB4">
+    <w:p w:rsidR="006502B4" w:rsidP="00AF6DB4" w:rsidRDefault="006502B4" w14:paraId="3CBE2724" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D43DCA4" w14:textId="77777777" w:rsidR="00A5311B" w:rsidRDefault="00A5311B" w:rsidP="00AF6DB4">
+    <w:p w:rsidR="006502B4" w:rsidP="00AF6DB4" w:rsidRDefault="006502B4" w14:paraId="725E0617" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28EE4537" w14:textId="77777777" w:rsidR="00A5311B" w:rsidRDefault="00A5311B" w:rsidP="00AF6DB4">
+    <w:p w:rsidR="006502B4" w:rsidP="00AF6DB4" w:rsidRDefault="006502B4" w14:paraId="0FF825D5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="05687620" w14:textId="77777777" w:rsidR="00AF6DB4" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
+    <w:p w:rsidR="00AF6DB4" w:rsidP="4B179A24" w:rsidRDefault="00AF6DB4" w14:paraId="05687620" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="4B179A24" w:rsidR="4B179A24">
         <w:t xml:space="preserve"> Indicar nombre y cargo de la persona que firma</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="13885F47" w14:textId="77777777" w:rsidR="00AF6DB4" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
+    <w:p w:rsidR="00AF6DB4" w:rsidP="4B179A24" w:rsidRDefault="00AF6DB4" w14:paraId="13885F47" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="4B179A24" w:rsidR="4B179A24">
         <w:t xml:space="preserve"> Señalar nombre de la Entidad que ha solicitado la ayuda</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="71BBDC5D" w14:textId="77777777" w:rsidR="00AF6DB4" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
+    <w:p w:rsidR="00AF6DB4" w:rsidP="4B179A24" w:rsidRDefault="00AF6DB4" w14:paraId="71BBDC5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="4B179A24" w:rsidR="4B179A24">
         <w:t xml:space="preserve"> NIF de la entidad solicitante y representada</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4F01D71E" w14:textId="77777777" w:rsidR="00AF6DB4" w:rsidRPr="00A9612C" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
+    <w:p w:rsidRPr="00A9612C" w:rsidR="00AF6DB4" w:rsidP="4B179A24" w:rsidRDefault="00AF6DB4" w14:paraId="4F01D71E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="4B179A24" w:rsidR="4B179A24">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="4B179A24" w:rsidR="4B179A24">
         <w:t>Norma que le otorga capacidad legal para firmar esta declaración</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56131769" w14:textId="3C61957A" w:rsidR="0034349D" w:rsidRDefault="0034349D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="0034349D" w:rsidRDefault="0034349D" w14:paraId="56131769" w14:textId="3C61957A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B03D52" wp14:editId="322D17A8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5774055" cy="741045"/>
               <wp:effectExtent l="0" t="0" r="17145" b="20955"/>
               <wp:wrapNone/>
               <wp:docPr id="1668860530" name="Cuadro de texto 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1094,372 +1097,382 @@
                         <a:ext cx="5774055" cy="741045"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent2">
                           <a:shade val="15000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent2"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent2"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="682C9559" w14:textId="77777777" w:rsidR="0034349D" w:rsidRPr="00094D18" w:rsidRDefault="0034349D" w:rsidP="0034349D">
+                        <w:p w:rsidRPr="00094D18" w:rsidR="0034349D" w:rsidP="0034349D" w:rsidRDefault="0034349D" w14:paraId="682C9559" w14:textId="77777777">
                           <w:pPr>
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00094D18">
                             <w:rPr>
                               <w:i/>
                               <w:iCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="06B03D52" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="06B03D52">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt">
+            <v:shape id="Cuadro de texto 1" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="682C9559" w14:textId="77777777" w:rsidR="0034349D" w:rsidRPr="00094D18" w:rsidRDefault="0034349D" w:rsidP="0034349D">
+                  <w:p w:rsidRPr="00094D18" w:rsidR="0034349D" w:rsidP="0034349D" w:rsidRDefault="0034349D" w14:paraId="682C9559" w14:textId="77777777">
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00094D18">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364EA6"/>
     <w:rsid w:val="000028AC"/>
     <w:rsid w:val="00006D2C"/>
+    <w:rsid w:val="000159D5"/>
     <w:rsid w:val="000231AB"/>
     <w:rsid w:val="0002503B"/>
     <w:rsid w:val="00027B9E"/>
     <w:rsid w:val="0003296E"/>
     <w:rsid w:val="00046D12"/>
     <w:rsid w:val="00060636"/>
     <w:rsid w:val="000773EA"/>
     <w:rsid w:val="00081D64"/>
     <w:rsid w:val="00094D18"/>
     <w:rsid w:val="000A0B75"/>
     <w:rsid w:val="000E7FE0"/>
     <w:rsid w:val="00130D48"/>
     <w:rsid w:val="00145C45"/>
     <w:rsid w:val="00147E80"/>
     <w:rsid w:val="001A33F4"/>
     <w:rsid w:val="00242323"/>
     <w:rsid w:val="00250765"/>
     <w:rsid w:val="002528AF"/>
     <w:rsid w:val="00264E1B"/>
     <w:rsid w:val="002861B8"/>
     <w:rsid w:val="002A1ABF"/>
     <w:rsid w:val="002C3BE7"/>
     <w:rsid w:val="002E016C"/>
     <w:rsid w:val="0034349D"/>
     <w:rsid w:val="00355883"/>
     <w:rsid w:val="00364EA6"/>
     <w:rsid w:val="00381E5D"/>
     <w:rsid w:val="003C06D1"/>
     <w:rsid w:val="003F5830"/>
     <w:rsid w:val="00432223"/>
     <w:rsid w:val="00445C1C"/>
+    <w:rsid w:val="00454C06"/>
     <w:rsid w:val="00493254"/>
     <w:rsid w:val="00506A7D"/>
     <w:rsid w:val="00516F6C"/>
     <w:rsid w:val="00550C79"/>
     <w:rsid w:val="005663F8"/>
+    <w:rsid w:val="00581169"/>
     <w:rsid w:val="005908CD"/>
     <w:rsid w:val="00594789"/>
     <w:rsid w:val="005A6C38"/>
     <w:rsid w:val="005C65D7"/>
     <w:rsid w:val="006328C0"/>
+    <w:rsid w:val="006502B4"/>
     <w:rsid w:val="00694B60"/>
     <w:rsid w:val="006A2CF4"/>
     <w:rsid w:val="0071658A"/>
     <w:rsid w:val="00741DF1"/>
     <w:rsid w:val="00747DCD"/>
     <w:rsid w:val="007A0EB9"/>
     <w:rsid w:val="007C10AB"/>
     <w:rsid w:val="00800D8E"/>
     <w:rsid w:val="00837435"/>
     <w:rsid w:val="008473E7"/>
     <w:rsid w:val="00852960"/>
     <w:rsid w:val="008A55BD"/>
+    <w:rsid w:val="008C186B"/>
     <w:rsid w:val="00953D22"/>
     <w:rsid w:val="009631AB"/>
     <w:rsid w:val="009B31E5"/>
+    <w:rsid w:val="009D651D"/>
     <w:rsid w:val="009F4A50"/>
     <w:rsid w:val="009F4B38"/>
     <w:rsid w:val="00A505AB"/>
     <w:rsid w:val="00A5311B"/>
     <w:rsid w:val="00A7259A"/>
     <w:rsid w:val="00AB12EF"/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rsid w:val="00B06643"/>
     <w:rsid w:val="00B203BC"/>
     <w:rsid w:val="00B45CAE"/>
     <w:rsid w:val="00B64647"/>
     <w:rsid w:val="00B664E7"/>
     <w:rsid w:val="00B8790A"/>
     <w:rsid w:val="00C1483D"/>
     <w:rsid w:val="00C24D91"/>
     <w:rsid w:val="00C40320"/>
     <w:rsid w:val="00C42DAA"/>
+    <w:rsid w:val="00CD0DA1"/>
     <w:rsid w:val="00D21008"/>
     <w:rsid w:val="00D52338"/>
     <w:rsid w:val="00D95290"/>
     <w:rsid w:val="00E064EA"/>
     <w:rsid w:val="00E17F94"/>
     <w:rsid w:val="00E243F0"/>
     <w:rsid w:val="00E412A4"/>
     <w:rsid w:val="00E46A64"/>
     <w:rsid w:val="00E6068D"/>
     <w:rsid w:val="00EF2DFA"/>
     <w:rsid w:val="00F717F4"/>
     <w:rsid w:val="00F9020E"/>
     <w:rsid w:val="00FA3CE4"/>
     <w:rsid w:val="00FC4A9A"/>
     <w:rsid w:val="00FF2148"/>
     <w:rsid w:val="0CD99381"/>
     <w:rsid w:val="2790D91C"/>
     <w:rsid w:val="2B214222"/>
+    <w:rsid w:val="2D3F8AE2"/>
     <w:rsid w:val="3140C264"/>
     <w:rsid w:val="318663F3"/>
     <w:rsid w:val="348F1B88"/>
     <w:rsid w:val="4B179A24"/>
     <w:rsid w:val="4EB24A54"/>
     <w:rsid w:val="4FFC74B4"/>
     <w:rsid w:val="56F09BB3"/>
     <w:rsid w:val="57ED3231"/>
     <w:rsid w:val="5F0C4642"/>
+    <w:rsid w:val="6EE39034"/>
     <w:rsid w:val="74D97C0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A8BA98D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BCE0042-E905-4DC5-AB96-34F2A4CB775F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1614,52 +1627,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1726,93 +1739,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -1929,342 +1942,342 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+  <w:style w:type="character" w:styleId="Ttulo2Car" w:customStyle="1">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+  <w:style w:type="character" w:styleId="Ttulo3Car" w:customStyle="1">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+  <w:style w:type="character" w:styleId="Ttulo4Car" w:customStyle="1">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+  <w:style w:type="character" w:styleId="Ttulo5Car" w:customStyle="1">
     <w:name w:val="Título 5 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+  <w:style w:type="character" w:styleId="Ttulo6Car" w:customStyle="1">
     <w:name w:val="Título 6 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+  <w:style w:type="character" w:styleId="Ttulo7Car" w:customStyle="1">
     <w:name w:val="Título 7 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+  <w:style w:type="character" w:styleId="Ttulo8Car" w:customStyle="1">
     <w:name w:val="Título 8 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+  <w:style w:type="character" w:styleId="Ttulo9Car" w:customStyle="1">
     <w:name w:val="Título 9 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TtuloCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+  <w:style w:type="character" w:styleId="TtuloCar" w:customStyle="1">
     <w:name w:val="Título Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubttuloCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+  <w:style w:type="character" w:styleId="SubttuloCar" w:customStyle="1">
     <w:name w:val="Subtítulo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cita">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+  <w:style w:type="character" w:styleId="CitaCar" w:customStyle="1">
     <w:name w:val="Cita Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Cita"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasisintenso">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citadestacada">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitadestacadaCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+  <w:style w:type="character" w:styleId="CitadestacadaCar" w:customStyle="1">
     <w:name w:val="Cita destacada Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Citadestacada"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Referenciaintensa">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00364EA6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
@@ -2273,247 +2286,256 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005663F8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005663F8"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
     <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005663F8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textocomentario"/>
     <w:next w:val="Textocomentario"/>
     <w:link w:val="AsuntodelcomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005663F8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
     <w:name w:val="Asunto del comentario Car"/>
     <w:basedOn w:val="TextocomentarioCar"/>
     <w:link w:val="Asuntodelcomentario"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005663F8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005663F8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoindependienteCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00747DCD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
+  <w:style w:type="character" w:styleId="TextoindependienteCar" w:customStyle="1">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00747DCD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF6DB4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034349D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0034349D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034349D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0034349D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD0DA1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -2776,52 +2798,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="538e1c4931427be195d3308db56588c7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ebd733550cab7fca71de9597ae035bf4" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e049755f-6f28-46c9-a6d6-96c3edf2dd1e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e72f27f3fc3bfa20f570bf85449274">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86185689f1ebafd5ee589c342206bacc" ns2:_="" ns3:_="">
     <xsd:import namespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <xsd:import namespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3016,112 +3058,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BA0417F-135D-4AE6-9F85-04A89F5E41DC}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBD30F7-D986-4A24-A9B1-D2B6E9D9F0EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFB4CE76-EF97-4ED5-BFDC-BE08E8C01600}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sánchez Sánchez Paloma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F785E928B427BB4C9E5B806265DE74F1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>