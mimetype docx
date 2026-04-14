--- v0 (2025-12-15)
+++ v1 (2026-04-14)
@@ -32,81 +32,95 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO DE </w:t>
       </w:r>
       <w:r w:rsidR="004E1657">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>CERTIFICADO DE EXISTENCIA DE CRÉDITO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370BAEDE" w14:textId="77777777" w:rsidR="0034349D" w:rsidRDefault="0034349D" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC2AA09" w14:textId="77777777" w:rsidR="004E1657" w:rsidRDefault="004E1657" w:rsidP="004E1657">
+    <w:p w14:paraId="0AC2AA09" w14:textId="6183D446" w:rsidR="004E1657" w:rsidRDefault="004E1657" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>D/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Dña</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00264E1B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00264E1B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>___nombre y apellidos___</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3DDB" w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3DDB" w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00264E1B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00550C79">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>responsable económico/interventor/secretario-interventor</w:t>
       </w:r>
       <w:r w:rsidRPr="00550C79">
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -157,264 +171,374 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E1657">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CERTIFICO</w:t>
       </w:r>
       <w:r w:rsidR="00E412A4" w:rsidRPr="004E1657">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A955ED6" w14:textId="77777777" w:rsidR="004E1657" w:rsidRDefault="004E1657" w:rsidP="004E1657">
+    <w:p w14:paraId="3B3DB7A7" w14:textId="2D44B013" w:rsidR="00AA217F" w:rsidRDefault="004E1657" w:rsidP="00AA217F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Que e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000231AB">
+        <w:t xml:space="preserve">xiste crédito suficiente para cofinanciar la obra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550C79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550C79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÍTULO DE LA PROPUESTA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550C79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550C79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>___Ciudad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550C79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Provincia)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550C79">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550C79">
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cuyo importe total </w:t>
+      </w:r>
+      <w:r w:rsidR="00243AE0">
+        <w:t xml:space="preserve">asciende a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800D8E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>___importe total de la obra € (i/IVA) ___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800D8E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> siendo la aportación comprometida por</w:t>
+      </w:r>
+      <w:r w:rsidR="005B41A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2E0E">
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2E0E" w:rsidRPr="00EC3323">
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ayuntamiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550C79">
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>/Entidad/CCAA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>/etc.___</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA217F">
+        <w:t xml:space="preserve">la correspondiente </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA217F">
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al importe resultante de sumar la aportación con fondos propios, más el importe aportado por otros cofinanciadores, si los hubiera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412B8A32" w14:textId="73B5FF8C" w:rsidR="00AA217F" w:rsidRDefault="00797193" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Que e</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00550C79">
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A la vista de lo anterior, la aportación comprometida por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B07BCE">
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7259A">
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Ayuntamiento/Entidad/CCAA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7259A">
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asciende </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB248A">
+        <w:rPr>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB248A" w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E820C8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidRPr="00550C79">
+      <w:r w:rsidR="00BB248A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">TÍTULO DE LA PROPUESTA </w:t>
+        <w:t>sumatorio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00550C79">
+        <w:t xml:space="preserve"> de la aportación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00550C79">
+        <w:t xml:space="preserve"> de la entidad</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>___Ciudad</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> + otros cofinanciadores en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00550C79">
+        <w:t xml:space="preserve"> €___,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7259A">
+        <w:t xml:space="preserve"> correspondiente al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00550C79">
+        <w:t>__</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00800D8E">
+        <w:t>xx,xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>___importe total de la obra € (i/IVA) ___</w:t>
-[...79 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">%__ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B64647">
+      <w:r w:rsidRPr="00A7259A">
         <w:t>del total de la actuación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A505AB">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5F642237" w14:textId="61282094" w:rsidR="004E1657" w:rsidRPr="000231AB" w:rsidRDefault="004E1657" w:rsidP="004E1657">
+    <w:p w14:paraId="5F642237" w14:textId="3D3D3134" w:rsidR="004E1657" w:rsidRPr="000231AB" w:rsidRDefault="004E1657" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Y para que así conste, a efectos de acreditación de la disponibilidad de crédito por parte de la </w:t>
+        <w:t xml:space="preserve">Y para que así conste, a efectos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00042FE6">
+        <w:t xml:space="preserve">acreditar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">la disponibilidad de crédito por parte de la </w:t>
       </w:r>
       <w:r w:rsidR="00CA7BCA">
         <w:t>e</w:t>
       </w:r>
       <w:r>
-        <w:t>ntidad solicitante, se expide el presente certificado, firmado por D/</w:t>
+        <w:t>ntidad solicitante</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56A6B">
+        <w:t xml:space="preserve"> ante el Programa 2%Cultural</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, se expide el presente certificado, firmado por D/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Dña</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="31FC0BFF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___nombre y apellidos__</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="31FC0BFF">
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">______responsable legal de la entidad/etc. </w:t>
       </w:r>
       <w:r w:rsidRPr="31FC0BFF">
         <w:rPr>
@@ -428,310 +552,75 @@
     <w:p w14:paraId="1F817618" w14:textId="77777777" w:rsidR="004E1657" w:rsidRDefault="004E1657" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="600709D5" w14:textId="77777777" w:rsidR="000231AB" w:rsidRDefault="000231AB" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000231AB">
         <w:t xml:space="preserve">En </w:t>
       </w:r>
       <w:r w:rsidR="00C1483D" w:rsidRPr="00C1483D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>___Ciudad (Provincia)___,</w:t>
       </w:r>
       <w:r w:rsidR="00081D64">
         <w:t xml:space="preserve"> a fecha de firma electrónica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C312F30" w14:textId="42575E2B" w:rsidR="006A2CF4" w:rsidRDefault="00837435" w:rsidP="00A7259A">
+    <w:p w14:paraId="49F5E88C" w14:textId="77777777" w:rsidR="00682BF7" w:rsidRDefault="00682BF7" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F58DA84" w14:textId="01B3883F" w:rsidR="00682BF7" w:rsidRDefault="00682BF7" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="473DAFAE" wp14:editId="24897869">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48DD1196" wp14:editId="3ADC4EDD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>62865</wp:posOffset>
+                  <wp:posOffset>1692472</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>134043</wp:posOffset>
-[...240 lines deleted...]
-                  <wp:posOffset>135370</wp:posOffset>
+                  <wp:posOffset>17145</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2604654" cy="1350818"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="587829024" name="Cuadro de texto 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2604654" cy="1350818"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:schemeClr val="accent2">
                               <a:lumMod val="75000"/>
@@ -807,51 +696,55 @@
                               <w:t>nómico</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="48DD1196" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:238.4pt;margin-top:10.65pt;width:205.1pt;height:106.35pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJzeHiWwIAAMwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSZoFdYqsQYcB&#10;XVugHXpWZDk2IIuaxMTOfv0o2flot9MwIFAokXoknx59fdM1mu2U8zWYnGcXKWfKSChqs8n5j5e7&#10;TzPOPApTCA1G5XyvPL9ZfPxw3dq5GkEFulCOEYjx89bmvEK08yTxslKN8BdglSFnCa4RSFu3SQon&#10;WkJvdDJK02nSgiusA6m8p9NV7+SLiF+WSuJjWXqFTOecasO4uriuw5osrsV844StajmUIf6hikbU&#10;hpIeoVYCBdu6+g+oppYOPJR4IaFJoCxrqWIP1E2WvuvmuRJWxV6IHG+PNPn/Bysfds/2yTHsvkBH&#10;DxgIaa2fezoM/XSla8I/VcrITxTuj7SpDpmkw9E0HU8nY84k+bLLSTrLZgEnOV23zuNXBQ0LRs4d&#10;vUukS+zuPfahh5CQzYOui7ta67gJWlC32rGdoFfUGIsk8DdR2rA255fZ1SQCv/FFNZ0QhJTK4CjG&#10;6W3zHYoe+WqSplERAfuQNLbxBi0UuhK+GsrZBHsFSL+haW3o0onEYGG37lhdnBG8hmJPvDvoJemt&#10;vKsJ+F54fBKONEhU01zhIy2lBuoNBouzCtyvv52HeJIGeTlrSdM59z+3winO9DdDovmcjcdhCOJm&#10;PLka0cade9bnHrNtboEIz2iCrYxmiEd9MEsHzSuN3zJkJZcwknLnHA/mLfaTRuMr1XIZg0j2VuC9&#10;ebYyQIcHDoS+dK/C2UEeSMp6gIP6xfydSvrYcNPAcotQ1lFCgeee1YF+Gpn4esN4h5k838eo00do&#10;8RsAAP//AwBQSwMEFAAGAAgAAAAhAIO8NjPgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdNA1tiNmUIooKUmiVnDfZMQlmZ5fsto3/3vGkxzfv8eZ75Xa2ozjjFAZHCpaL&#10;BARS68xAnYKP96e7HESImoweHaGCbwywra6vSl0Yd6EDno+xE1xCodAK+hh9IWVoe7Q6LJxHYu/T&#10;TVZHllMnzaQvXG5HmSbJWlo9EH/otceHHtuv48kqmOqsfty9vdazT5/3+8bHl4M1St3ezLt7EBHn&#10;+BeGX3xGh4qZGnciE8SoINusGT0qSJcrEBzI8w2Pa/iwyhKQVSn/T6h+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMnN4eJbAgAAzAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIO8NjPgAAAACgEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
+              <v:shapetype w14:anchorId="48DD1196" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:133.25pt;margin-top:1.35pt;width:205.1pt;height:106.35pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDuwKiWQIAAMUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fU1CgTLUULGiTpO6&#10;thKd+mwch0RyfJ59kLBfv7MTCu32NE1C5uw7f3f3+btc33SNZnvlfA0m59lFypkyEorabHP+4/nu&#10;04wzj8IUQoNROT8oz28WHz9ct3auRlCBLpRjBGL8vLU5rxDtPEm8rFQj/AVYZchZgmsE0tZtk8KJ&#10;ltAbnYzSdJq04ArrQCrv6XTVO/ki4pelkvhYll4h0zmn2jCuLq6bsCaLazHfOmGrWg5liH+oohG1&#10;oaSvUCuBgu1c/QdUU0sHHkq8kNAkUJa1VLEH6iZL33WzroRVsRcix9tXmvz/g5UP+7V9cgy7L9DR&#10;AwZCWuvnng5DP13pmvBPlTLyE4WHV9pUh0zS4WiajqeTMWeSfNnlJJ1ls4CTnK5b5/GrgoYFI+eO&#10;3iXSJfb3HvvQY0jI5kHXxV2tddwELahb7dhe0CtqjEUS+JsobVib88vsahKB3/iimk4IQkplcBTj&#10;9K75DkWPfDVJ06iIgH1MGtt4gxYKXQlfDeVsg70CpN/QtDZ06URisLDbdAOzGygORLiDXoveyrua&#10;EO+FxyfhSHzEMQ0UPtJSaqCmYLA4q8D9+tt5iCdNkJezlsScc/9zJ5ziTH8zpJbP2Xgc1B8348nV&#10;iDbu3LM595hdcwvEdEaja2U0Qzzqo1k6aF5o7pYhK7mEkZQ753g0b7EfMZpbqZbLGER6twLvzdrK&#10;AB1eNjD53L0IZwddIEnqAY6yF/N38uhjw00Dyx1CWUftBIJ7VgfeaVbisw1zHYbxfB+jTl+fxW8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMTYdC3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NA&#10;EMXvgt9hGcGb3TS0W0mzKUUUFaTQKjlvstMkmP3D7raN397xVG/v8R5vflNuJjOyM4Y4OCthPsuA&#10;oW2dHmwn4evz5eERWEzKajU6ixJ+MMKmur0pVaHdxe7xfEgdoxEbCyWhT8kXnMe2R6PizHm0lB1d&#10;MCqRDR3XQV1o3Iw8zzLBjRosXeiVx6ce2+/DyUgI9aJ+3n6815PPX3e7xqe3vdFS3t9N2zWwhFO6&#10;luEPn9ChIqbGnayObJSQC7GkKokVMMrFSpBoyM+XC+BVyf9/UP0CAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAg7sColkCAADFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAzE2HQt4AAAAJAQAADwAAAAAAAAAAAAAAAACzBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
                 <v:stroke dashstyle="longDashDotDot"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="36C8A537" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4"/>
                     <w:p w14:paraId="4A76FA48" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A2CF4">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>FIRMA</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="516C8B0D" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
                       <w:pPr>
                         <w:jc w:val="center"/>
@@ -884,137 +777,222 @@
                     <w:p w14:paraId="66A5B05D" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="00837435">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>Interventor/responsable eco</w:t>
                       </w:r>
                       <w:r w:rsidR="00837435">
                         <w:rPr>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>nómico</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006A2CF4" w:rsidSect="0034349D">
+    <w:p w14:paraId="5503A80A" w14:textId="50D58999" w:rsidR="00682BF7" w:rsidRDefault="00682BF7" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539B9858" w14:textId="55D3D048" w:rsidR="00682BF7" w:rsidRDefault="00682BF7" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C312F30" w14:textId="4993ED88" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13776536" w14:textId="77777777" w:rsidR="00682BF7" w:rsidRDefault="00682BF7" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAEE171" w14:textId="77777777" w:rsidR="00F81428" w:rsidRDefault="00F81428" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C59CEAE" w14:textId="77777777" w:rsidR="00BB248A" w:rsidRDefault="00BB248A" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E163CF" w14:textId="77777777" w:rsidR="006737EE" w:rsidRDefault="006737EE" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72700BB9" w14:textId="77777777" w:rsidR="00F81428" w:rsidRDefault="00F81428" w:rsidP="00F81428">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:t xml:space="preserve"> Indicar nombre y cargo de la persona que firma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5299DECB" w14:textId="77777777" w:rsidR="00892C53" w:rsidRDefault="006737EE" w:rsidP="00F81428">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81428" w:rsidRPr="4B179A24">
+        <w:t>Señalar nombre de la Entidad que ha solicitado la ayuda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EAAE80" w14:textId="4177A000" w:rsidR="00682BF7" w:rsidRDefault="00682BF7" w:rsidP="00BB248A">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00682BF7" w:rsidSect="0034349D">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1196" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1089DEFB" w14:textId="77777777" w:rsidR="00156C52" w:rsidRDefault="00156C52" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="38F4CC7D" w14:textId="77777777" w:rsidR="00EB555F" w:rsidRDefault="00EB555F" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B950183" w14:textId="77777777" w:rsidR="00156C52" w:rsidRDefault="00156C52" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="4995376B" w14:textId="77777777" w:rsidR="00EB555F" w:rsidRDefault="00EB555F" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="639FDB54" w14:textId="77777777" w:rsidR="00156C52" w:rsidRDefault="00156C52" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="64BD82ED" w14:textId="77777777" w:rsidR="00EB555F" w:rsidRDefault="00EB555F" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CF90E6B" w14:textId="77777777" w:rsidR="00156C52" w:rsidRDefault="00156C52" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="2D63552D" w14:textId="77777777" w:rsidR="00EB555F" w:rsidRDefault="00EB555F" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3CAF01AA" w14:textId="13EE90EB" w:rsidR="004E3DDB" w:rsidRDefault="004E3DDB" w:rsidP="004E3DDB">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56131769" w14:textId="3C61957A" w:rsidR="0034349D" w:rsidRDefault="0034349D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B03D52" wp14:editId="322D17A8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
@@ -1077,203 +1055,244 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="06B03D52" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt">
+            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="682C9559" w14:textId="77777777" w:rsidR="0034349D" w:rsidRPr="00094D18" w:rsidRDefault="0034349D" w:rsidP="0034349D">
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00094D18">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364EA6"/>
     <w:rsid w:val="000028AC"/>
     <w:rsid w:val="00006D2C"/>
+    <w:rsid w:val="000159D5"/>
     <w:rsid w:val="000231AB"/>
     <w:rsid w:val="0002503B"/>
     <w:rsid w:val="00027B9E"/>
     <w:rsid w:val="0003296E"/>
+    <w:rsid w:val="000378B2"/>
+    <w:rsid w:val="00042FE6"/>
     <w:rsid w:val="00046D12"/>
     <w:rsid w:val="00060636"/>
     <w:rsid w:val="000773EA"/>
     <w:rsid w:val="00081D64"/>
     <w:rsid w:val="00094D18"/>
+    <w:rsid w:val="0009514E"/>
     <w:rsid w:val="000A0B75"/>
+    <w:rsid w:val="000B1477"/>
     <w:rsid w:val="000C2A9D"/>
     <w:rsid w:val="000E7FE0"/>
     <w:rsid w:val="000F6749"/>
     <w:rsid w:val="00130D48"/>
     <w:rsid w:val="00147E80"/>
     <w:rsid w:val="00156C52"/>
     <w:rsid w:val="001A33F4"/>
     <w:rsid w:val="00242323"/>
+    <w:rsid w:val="00243AE0"/>
     <w:rsid w:val="00250765"/>
     <w:rsid w:val="002528AF"/>
     <w:rsid w:val="00264E1B"/>
     <w:rsid w:val="002861B8"/>
+    <w:rsid w:val="00295960"/>
+    <w:rsid w:val="002A1968"/>
     <w:rsid w:val="002A1ABF"/>
     <w:rsid w:val="002C3BE7"/>
+    <w:rsid w:val="002D2CFF"/>
     <w:rsid w:val="0034349D"/>
     <w:rsid w:val="00355883"/>
     <w:rsid w:val="00364EA6"/>
     <w:rsid w:val="00381E5D"/>
+    <w:rsid w:val="003A68AA"/>
     <w:rsid w:val="003C06D1"/>
     <w:rsid w:val="003C1048"/>
+    <w:rsid w:val="003D4C20"/>
     <w:rsid w:val="003F1821"/>
     <w:rsid w:val="003F5830"/>
     <w:rsid w:val="00432223"/>
     <w:rsid w:val="00445C1C"/>
     <w:rsid w:val="00493254"/>
     <w:rsid w:val="004E1657"/>
+    <w:rsid w:val="004E3DDB"/>
     <w:rsid w:val="00506A7D"/>
     <w:rsid w:val="00511F60"/>
     <w:rsid w:val="00516F6C"/>
     <w:rsid w:val="00550C79"/>
     <w:rsid w:val="005663F8"/>
     <w:rsid w:val="005908CD"/>
     <w:rsid w:val="00594789"/>
     <w:rsid w:val="005A6C38"/>
+    <w:rsid w:val="005B41A9"/>
     <w:rsid w:val="005C65D7"/>
     <w:rsid w:val="006328C0"/>
+    <w:rsid w:val="00643F72"/>
+    <w:rsid w:val="006660C1"/>
+    <w:rsid w:val="006737EE"/>
+    <w:rsid w:val="00682BF7"/>
     <w:rsid w:val="006A2CF4"/>
+    <w:rsid w:val="006B3817"/>
+    <w:rsid w:val="006B7DE7"/>
     <w:rsid w:val="0071658A"/>
     <w:rsid w:val="00741DF1"/>
     <w:rsid w:val="00747DCD"/>
+    <w:rsid w:val="00797193"/>
     <w:rsid w:val="007A0EB9"/>
     <w:rsid w:val="00800D8E"/>
     <w:rsid w:val="00837435"/>
+    <w:rsid w:val="00845046"/>
     <w:rsid w:val="008473E7"/>
     <w:rsid w:val="00852960"/>
+    <w:rsid w:val="00884A31"/>
+    <w:rsid w:val="00892C53"/>
     <w:rsid w:val="008A55BD"/>
     <w:rsid w:val="00953D22"/>
     <w:rsid w:val="009631AB"/>
     <w:rsid w:val="009B31E5"/>
+    <w:rsid w:val="009D651D"/>
     <w:rsid w:val="009F4A50"/>
     <w:rsid w:val="009F4B38"/>
     <w:rsid w:val="00A505AB"/>
+    <w:rsid w:val="00A56A6B"/>
     <w:rsid w:val="00A7259A"/>
+    <w:rsid w:val="00AA217F"/>
     <w:rsid w:val="00AB12EF"/>
+    <w:rsid w:val="00AD794F"/>
+    <w:rsid w:val="00AE2E0E"/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rsid w:val="00B06643"/>
     <w:rsid w:val="00B203BC"/>
+    <w:rsid w:val="00B24638"/>
     <w:rsid w:val="00B45CAE"/>
+    <w:rsid w:val="00B46CBA"/>
     <w:rsid w:val="00B53796"/>
     <w:rsid w:val="00B64647"/>
     <w:rsid w:val="00B664E7"/>
     <w:rsid w:val="00B8790A"/>
+    <w:rsid w:val="00BB248A"/>
+    <w:rsid w:val="00BD2F8C"/>
     <w:rsid w:val="00C1483D"/>
     <w:rsid w:val="00C24D91"/>
     <w:rsid w:val="00C40320"/>
     <w:rsid w:val="00C42DAA"/>
+    <w:rsid w:val="00C907D8"/>
+    <w:rsid w:val="00CA2A93"/>
     <w:rsid w:val="00CA7BCA"/>
     <w:rsid w:val="00D21008"/>
+    <w:rsid w:val="00D4173A"/>
     <w:rsid w:val="00D52338"/>
     <w:rsid w:val="00D652CB"/>
     <w:rsid w:val="00D95290"/>
     <w:rsid w:val="00E064EA"/>
     <w:rsid w:val="00E17F94"/>
     <w:rsid w:val="00E243F0"/>
     <w:rsid w:val="00E412A4"/>
     <w:rsid w:val="00E46A64"/>
     <w:rsid w:val="00E6068D"/>
+    <w:rsid w:val="00E820C8"/>
+    <w:rsid w:val="00EB555F"/>
     <w:rsid w:val="00EF2DFA"/>
     <w:rsid w:val="00F717F4"/>
+    <w:rsid w:val="00F81428"/>
+    <w:rsid w:val="00F83482"/>
     <w:rsid w:val="00F9020E"/>
     <w:rsid w:val="00FA3CE4"/>
     <w:rsid w:val="00FC4A9A"/>
+    <w:rsid w:val="00FF51B9"/>
     <w:rsid w:val="0CD99381"/>
     <w:rsid w:val="2790D91C"/>
     <w:rsid w:val="2B214222"/>
     <w:rsid w:val="3140C264"/>
     <w:rsid w:val="318663F3"/>
     <w:rsid w:val="31FC0BFF"/>
     <w:rsid w:val="348F1B88"/>
     <w:rsid w:val="4B179A24"/>
     <w:rsid w:val="4EB24A54"/>
     <w:rsid w:val="4FFC74B4"/>
     <w:rsid w:val="56F09BB3"/>
     <w:rsid w:val="57ED3231"/>
     <w:rsid w:val="5F0C4642"/>
     <w:rsid w:val="74D97C0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2312,73 +2331,71 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textoindependiente"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00747DCD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF6DB4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
@@ -2398,50 +2415,71 @@
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0034349D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034349D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0034349D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006660C1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencionar">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A68AA"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2721,142 +2759,142 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="538e1c4931427be195d3308db56588c7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ebd733550cab7fca71de9597ae035bf4" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1f95fec6808376dbcca42c70ce7e8de0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3609e2c74ac34a6a83b19988dfd3f30" ns2:_="" ns3:_="">
     <xsd:import namespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <xsd:import namespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3f6504d5-2943-49ec-98e3-1230df5d054f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d99f44ff-43c4-4920-9d4a-00ebf0b94644">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0ed6521e-12c7-4641-a58b-d6f58964e6ac" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0ed6521e-12c7-4641-a58b-d6f58964e6ac" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
@@ -2871,52 +2909,52 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2962,107 +3000,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e049755f-6f28-46c9-a6d6-96c3edf2dd1e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{416EFFB9-7FCB-40E9-A8D6-62A6E52C8169}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5264234-F33B-46AF-9F9C-47AAE3AB7D5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
+    <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBD30F7-D986-4A24-A9B1-D2B6E9D9F0EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>137</Words>
-  <Characters>758</Characters>
+  <Words>204</Words>
+  <Characters>1125</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>894</CharactersWithSpaces>
+  <CharactersWithSpaces>1327</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sánchez Sánchez Paloma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F785E928B427BB4C9E5B806265DE74F1</vt:lpwstr>
   </property>