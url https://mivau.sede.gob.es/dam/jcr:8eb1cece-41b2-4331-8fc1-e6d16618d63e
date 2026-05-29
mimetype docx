--- v1 (2026-04-14)
+++ v2 (2026-05-29)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="20672141" w14:textId="7BE11718" w:rsidR="0034349D" w:rsidRDefault="0034349D" w:rsidP="0034349D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO DE </w:t>
       </w:r>
       <w:r w:rsidR="004E1657">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>CERTIFICADO DE EXISTENCIA DE CRÉDITO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370BAEDE" w14:textId="77777777" w:rsidR="0034349D" w:rsidRDefault="0034349D" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AC2AA09" w14:textId="6183D446" w:rsidR="004E1657" w:rsidRDefault="004E1657" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>D/</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>D/Dña</w:t>
+      </w:r>
       <w:r w:rsidRPr="00264E1B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00264E1B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>___nombre y apellidos___</w:t>
       </w:r>
       <w:r w:rsidR="004E3DDB" w:rsidRPr="4B179A24">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="004E3DDB" w:rsidRPr="4B179A24">
         <w:rPr>
@@ -297,254 +297,251 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">cuyo importe total </w:t>
       </w:r>
       <w:r w:rsidR="00243AE0">
         <w:t xml:space="preserve">asciende a </w:t>
       </w:r>
       <w:r w:rsidRPr="00800D8E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>___importe total de la obra € (i/IVA) ___</w:t>
       </w:r>
       <w:r w:rsidRPr="00800D8E">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> siendo la aportación comprometida por</w:t>
       </w:r>
       <w:r w:rsidR="005B41A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE2E0E">
-[...7 lines deleted...]
-      </w:r>
+      <w:ins w:id="0" w:author="Baños Lozano Loreto" w:date="2026-03-12T08:04:00Z" w16du:dateUtc="2026-03-12T07:04:00Z">
+        <w:r w:rsidR="00AE2E0E">
+          <w:t>el</w:t>
+        </w:r>
+        <w:r w:rsidR="00AE2E0E" w:rsidRPr="00EC3323">
+          <w:rPr>
+            <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Ayuntamiento</w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidRPr="00550C79">
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>/Entidad/CCAA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>/etc.___</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA217F">
         <w:t xml:space="preserve">la correspondiente </w:t>
       </w:r>
       <w:r w:rsidR="00AA217F">
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">al importe resultante de sumar la aportación con fondos propios, más el importe aportado por otros cofinanciadores, si los hubiera. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="412B8A32" w14:textId="73B5FF8C" w:rsidR="00AA217F" w:rsidRDefault="00797193" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">A la vista de lo anterior, la aportación comprometida por </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07BCE">
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Ayuntamiento/Entidad/CCAA/</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Ayuntamiento/Entidad/CCAA/etc</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> asciende </w:t>
       </w:r>
       <w:r w:rsidR="00BB248A">
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00BB248A" w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E820C8">
+      <w:ins w:id="1" w:author="Baños Lozano Loreto" w:date="2026-03-12T08:05:00Z" w16du:dateUtc="2026-03-12T07:05:00Z">
+        <w:r w:rsidR="00E820C8">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          </w:rPr>
+          <w:t>__</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00BB248A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB248A">
+        <w:t>sumatorio</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>sumatorio</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> de la aportación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la aportación</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A7259A">
+        <w:t xml:space="preserve"> de la entidad</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la entidad</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> + otros cofinanciadores en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> + otros cofinanciadores en</w:t>
+        <w:t xml:space="preserve"> €___,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7259A">
+        <w:t xml:space="preserve"> correspondiente al</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> correspondiente al</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">%__ </w:t>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__xx,xx%__ </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7259A">
         <w:t>del total de la actuación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F642237" w14:textId="3D3D3134" w:rsidR="004E1657" w:rsidRPr="000231AB" w:rsidRDefault="004E1657" w:rsidP="004E1657">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Y para que así conste, a efectos de </w:t>
       </w:r>
       <w:r w:rsidR="00042FE6">
         <w:t xml:space="preserve">acreditar </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">la disponibilidad de crédito por parte de la </w:t>
       </w:r>
       <w:r w:rsidR="00CA7BCA">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>ntidad solicitante</w:t>
       </w:r>
       <w:r w:rsidR="00A56A6B">
         <w:t xml:space="preserve"> ante el Programa 2%Cultural</w:t>
       </w:r>
       <w:r>
-        <w:t>, se expide el presente certificado, firmado por D/</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, se expide el presente certificado, </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="2"/>
+      <w:commentRangeStart w:id="3"/>
+      <w:r>
+        <w:t>firmado</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00295960">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="000B1477">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> por D/Dña</w:t>
+      </w:r>
       <w:r w:rsidRPr="31FC0BFF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___nombre y apellidos__</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="31FC0BFF">
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">______responsable legal de la entidad/etc. </w:t>
       </w:r>
       <w:r w:rsidRPr="31FC0BFF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>___nombre de la entidad___.</w:t>
       </w:r>
@@ -856,130 +853,242 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5299DECB" w14:textId="77777777" w:rsidR="00892C53" w:rsidRDefault="006737EE" w:rsidP="00F81428">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F81428" w:rsidRPr="4B179A24">
         <w:t>Señalar nombre de la Entidad que ha solicitado la ayuda</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63EAAE80" w14:textId="4177A000" w:rsidR="00682BF7" w:rsidRDefault="00682BF7" w:rsidP="00BB248A">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00682BF7" w:rsidSect="0034349D">
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1196" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="2" w:author="Llorente Llorente David" w:date="2026-02-26T08:40:00Z" w:initials="DL">
+    <w:p w14:paraId="442DBD49" w14:textId="47CC8AA3" w:rsidR="003A68AA" w:rsidRDefault="00295960" w:rsidP="003A68AA">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="003A68AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003A68AA">
+        <w:instrText>HYPERLINK "mailto:lbanos@mivau.gob.es"</w:instrText>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_@_132D0C4D394A4692AF9A7285F3EDC118Z"/>
+      <w:r w:rsidR="003A68AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="003A68AA" w:rsidRPr="003A68AA">
+        <w:rPr>
+          <w:rStyle w:val="Mencionar"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>@Baños Lozano Loreto</w:t>
+      </w:r>
+      <w:r w:rsidR="003A68AA">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003A68AA">
+        <w:t xml:space="preserve"> En la primera lectura, me ha confundido que lo firmase el alcalde el certificado del interventor. Por lo que quizás quede más claro así: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E89FB0" w14:textId="77777777" w:rsidR="003A68AA" w:rsidRDefault="003A68AA" w:rsidP="003A68AA">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Y para que así conste, a efectos de acreditar la disponibilidad de crédito por parte de la entidad solicitante ante el Programa 2%Cultural, se expide el presente certificado, que se firma igualmente por D/Dña</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___nombre y apellidos__</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BF4E14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______responsable legal de la entidad/etc. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14"/>
+        </w:rPr>
+        <w:t>___nombre de la entidad___.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Baños Lozano Loreto" w:date="2026-02-26T10:29:00Z" w:initials="LB">
+    <w:p w14:paraId="553759DA" w14:textId="77777777" w:rsidR="000B1477" w:rsidRDefault="000B1477" w:rsidP="000B1477">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">No, es que se me habia olvidado, teniamos pendiente retirar la firma del alcalde, esto ya lo habiamos comentado. Es un cvertificado que verdadertamente le corresponde al interventor, veo innecesario pedir mas firmas. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="44E89FB0" w15:done="1"/>
+  <w15:commentEx w15:paraId="553759DA" w15:paraIdParent="44E89FB0" w15:done="1"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="0792763B" w16cex:dateUtc="2026-02-26T07:40:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="40F30BC7" w16cex:dateUtc="2026-02-26T09:29:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="44E89FB0" w16cid:durableId="0792763B"/>
+  <w16cid:commentId w16cid:paraId="553759DA" w16cid:durableId="40F30BC7"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F4CC7D" w14:textId="77777777" w:rsidR="00EB555F" w:rsidRDefault="00EB555F" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="35C6E1C8" w14:textId="77777777" w:rsidR="00D16EFB" w:rsidRDefault="00D16EFB" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4995376B" w14:textId="77777777" w:rsidR="00EB555F" w:rsidRDefault="00EB555F" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="3CF07CEB" w14:textId="77777777" w:rsidR="00D16EFB" w:rsidRDefault="00D16EFB" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64BD82ED" w14:textId="77777777" w:rsidR="00EB555F" w:rsidRDefault="00EB555F" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="67D815DD" w14:textId="77777777" w:rsidR="00D16EFB" w:rsidRDefault="00D16EFB" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D63552D" w14:textId="77777777" w:rsidR="00EB555F" w:rsidRDefault="00EB555F" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="0AFD186F" w14:textId="77777777" w:rsidR="00D16EFB" w:rsidRDefault="00D16EFB" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3CAF01AA" w14:textId="13EE90EB" w:rsidR="004E3DDB" w:rsidRDefault="004E3DDB" w:rsidP="004E3DDB">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56131769" w14:textId="3C61957A" w:rsidR="0034349D" w:rsidRDefault="0034349D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
@@ -1086,54 +1195,64 @@
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00094D18">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Baños Lozano Loreto">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::lbanos@mivau.gob.es::947aa087-af41-463e-9c5e-62aca064b805"/>
+  </w15:person>
+  <w15:person w15:author="Llorente Llorente David">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::dllorentel@mivau.gob.es::87384b22-5a59-4e1c-a796-5ae9e9e24eea"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364EA6"/>
@@ -1228,71 +1347,70 @@
     <w:rsid w:val="00A56A6B"/>
     <w:rsid w:val="00A7259A"/>
     <w:rsid w:val="00AA217F"/>
     <w:rsid w:val="00AB12EF"/>
     <w:rsid w:val="00AD794F"/>
     <w:rsid w:val="00AE2E0E"/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rsid w:val="00B06643"/>
     <w:rsid w:val="00B203BC"/>
     <w:rsid w:val="00B24638"/>
     <w:rsid w:val="00B45CAE"/>
     <w:rsid w:val="00B46CBA"/>
     <w:rsid w:val="00B53796"/>
     <w:rsid w:val="00B64647"/>
     <w:rsid w:val="00B664E7"/>
     <w:rsid w:val="00B8790A"/>
     <w:rsid w:val="00BB248A"/>
     <w:rsid w:val="00BD2F8C"/>
     <w:rsid w:val="00C1483D"/>
     <w:rsid w:val="00C24D91"/>
     <w:rsid w:val="00C40320"/>
     <w:rsid w:val="00C42DAA"/>
     <w:rsid w:val="00C907D8"/>
     <w:rsid w:val="00CA2A93"/>
     <w:rsid w:val="00CA7BCA"/>
+    <w:rsid w:val="00D16EFB"/>
     <w:rsid w:val="00D21008"/>
     <w:rsid w:val="00D4173A"/>
     <w:rsid w:val="00D52338"/>
     <w:rsid w:val="00D652CB"/>
     <w:rsid w:val="00D95290"/>
     <w:rsid w:val="00E064EA"/>
     <w:rsid w:val="00E17F94"/>
     <w:rsid w:val="00E243F0"/>
     <w:rsid w:val="00E412A4"/>
     <w:rsid w:val="00E46A64"/>
     <w:rsid w:val="00E6068D"/>
     <w:rsid w:val="00E820C8"/>
-    <w:rsid w:val="00EB555F"/>
     <w:rsid w:val="00EF2DFA"/>
     <w:rsid w:val="00F717F4"/>
     <w:rsid w:val="00F81428"/>
     <w:rsid w:val="00F83482"/>
     <w:rsid w:val="00F9020E"/>
     <w:rsid w:val="00FA3CE4"/>
     <w:rsid w:val="00FC4A9A"/>
-    <w:rsid w:val="00FF51B9"/>
     <w:rsid w:val="0CD99381"/>
     <w:rsid w:val="2790D91C"/>
     <w:rsid w:val="2B214222"/>
     <w:rsid w:val="3140C264"/>
     <w:rsid w:val="318663F3"/>
     <w:rsid w:val="31FC0BFF"/>
     <w:rsid w:val="348F1B88"/>
     <w:rsid w:val="4B179A24"/>
     <w:rsid w:val="4EB24A54"/>
     <w:rsid w:val="4FFC74B4"/>
     <w:rsid w:val="56F09BB3"/>
     <w:rsid w:val="57ED3231"/>
     <w:rsid w:val="5F0C4642"/>
     <w:rsid w:val="74D97C0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2448,51 +2566,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencionar">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A68AA"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2759,142 +2877,142 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="1f95fec6808376dbcca42c70ce7e8de0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3609e2c74ac34a6a83b19988dfd3f30" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e72f27f3fc3bfa20f570bf85449274">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86185689f1ebafd5ee589c342206bacc" ns2:_="" ns3:_="">
     <xsd:import namespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <xsd:import namespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3f6504d5-2943-49ec-98e3-1230df5d054f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d99f44ff-43c4-4920-9d4a-00ebf0b94644">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0ed6521e-12c7-4641-a58b-d6f58964e6ac" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0ed6521e-12c7-4641-a58b-d6f58964e6ac" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
@@ -2909,52 +3027,52 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -3020,102 +3138,87 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e049755f-6f28-46c9-a6d6-96c3edf2dd1e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5264234-F33B-46AF-9F9C-47AAE3AB7D5C}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C301A27C-81E2-4EAD-A078-72C0CA5BE5CC}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBD30F7-D986-4A24-A9B1-D2B6E9D9F0EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>204</Words>
-  <Characters>1125</Characters>
+  <Characters>1127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1327</CharactersWithSpaces>
+  <CharactersWithSpaces>1329</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sánchez Sánchez Paloma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F785E928B427BB4C9E5B806265DE74F1</vt:lpwstr>
   </property>