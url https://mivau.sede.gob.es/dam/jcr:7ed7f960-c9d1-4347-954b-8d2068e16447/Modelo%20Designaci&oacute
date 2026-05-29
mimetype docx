--- v0 (2025-12-15)
+++ v1 (2026-05-29)
@@ -609,51 +609,51 @@
         <w:pStyle w:val="Textonotapie"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2620"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C001B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>OTORGA SU REPRESENTACIÓN A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21635D59" w14:textId="3329562E" w:rsidR="00FE6F04" w:rsidRPr="00506563" w:rsidRDefault="00FE6F04" w:rsidP="004F2CD2">
+    <w:p w14:paraId="21635D59" w14:textId="15292668" w:rsidR="00FE6F04" w:rsidRPr="00506563" w:rsidRDefault="00FE6F04" w:rsidP="004F2CD2">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2620"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506563">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>D./Dña.</w:t>
       </w:r>
       <w:r w:rsidR="00B617DE" w:rsidRPr="00506563">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -825,50 +825,92 @@
       </w:r>
       <w:r w:rsidR="009A2661" w:rsidRPr="00506563">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009A2661" w:rsidRPr="00506563">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___teléfono de contacto___</w:t>
       </w:r>
       <w:r w:rsidR="004F2CD2" w:rsidRPr="00506563">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000055F4" w:rsidRPr="00506563">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000055F4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>coreo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000055F4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> electrónico</w:t>
+      </w:r>
+      <w:r w:rsidR="000055F4" w:rsidRPr="00506563">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7707725F" w14:textId="7B442FC7" w:rsidR="00FE6F04" w:rsidRPr="00506563" w:rsidRDefault="00FE6F04" w:rsidP="00FE6F04">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2620"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00506563">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">para que actúe ante </w:t>
       </w:r>
       <w:r w:rsidR="004F2CD2" w:rsidRPr="00506563">
@@ -1463,53 +1505,50 @@
       <w:r w:rsidR="00C81929" w:rsidRPr="00506563">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00506563">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>EL REPRESENTANTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15EC3EA1" w14:textId="1A6C4DFF" w:rsidR="00D55980" w:rsidRDefault="00D55980" w:rsidP="00C81929">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="473DAFAE" wp14:editId="3E4C1050">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2947670</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>24104</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2583873" cy="1350645"/>
                 <wp:effectExtent l="0" t="0" r="26035" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2130951195" name="Cuadro de texto 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
@@ -1550,97 +1589,123 @@
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>FIRMA</w:t>
                             </w:r>
                             <w:r w:rsidR="00504EA3">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> AUTORIZADO (Electrónica)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1CB7CFCE" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2298016B" w14:textId="542330E1" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="0034349D">
+                          <w:p w14:paraId="2298016B" w14:textId="304CE323" w:rsidR="006A2CF4" w:rsidRPr="001A1B4C" w:rsidRDefault="006A2CF4" w:rsidP="0034349D">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r w:rsidRPr="001A1B4C">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>nombre y apellidos</w:t>
                             </w:r>
-                            <w:r w:rsidR="0034349D">
+                            <w:r w:rsidR="0034349D" w:rsidRPr="001A1B4C">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> del</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r w:rsidRPr="001A1B4C">
                               <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="0034349D">
+                            <w:r w:rsidR="00C471D6" w:rsidRPr="001A1B4C">
                               <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">máximo </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0034349D" w:rsidRPr="001A1B4C">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>r</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r w:rsidRPr="001A1B4C">
                               <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>epres</w:t>
                             </w:r>
-                            <w:r w:rsidR="00837435">
+                            <w:r w:rsidR="00837435" w:rsidRPr="001A1B4C">
                               <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>entante</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001A1B4C" w:rsidRPr="001A1B4C">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> legal de la entidad</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3C7B281C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
@@ -1667,369 +1732,359 @@
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>FIRMA</w:t>
                       </w:r>
                       <w:r w:rsidR="00504EA3">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> AUTORIZADO (Electrónica)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1CB7CFCE" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2298016B" w14:textId="542330E1" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="0034349D">
+                    <w:p w14:paraId="2298016B" w14:textId="304CE323" w:rsidR="006A2CF4" w:rsidRPr="001A1B4C" w:rsidRDefault="006A2CF4" w:rsidP="0034349D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="001A1B4C">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>nombre y apellidos</w:t>
                       </w:r>
-                      <w:r w:rsidR="0034349D">
+                      <w:r w:rsidR="0034349D" w:rsidRPr="001A1B4C">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> del</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="001A1B4C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="0034349D">
+                      <w:r w:rsidR="00C471D6" w:rsidRPr="001A1B4C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">máximo </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0034349D" w:rsidRPr="001A1B4C">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>r</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="001A1B4C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>epres</w:t>
                       </w:r>
-                      <w:r w:rsidR="00837435">
+                      <w:r w:rsidR="00837435" w:rsidRPr="001A1B4C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>entante</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001A1B4C" w:rsidRPr="001A1B4C">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> legal de la entidad</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3C7B281C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BA2806D" wp14:editId="6E95FE30">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13776</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2583873" cy="1350645"/>
-                <wp:effectExtent l="0" t="0" r="26035" b="20955"/>
+                <wp:extent cx="2583815" cy="1451610"/>
+                <wp:effectExtent l="0" t="0" r="26035" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1130969359" name="Cuadro de texto 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2583873" cy="1350645"/>
+                          <a:ext cx="2583815" cy="1451610"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="E97132">
                               <a:lumMod val="75000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="lgDashDotDot"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="708B5487" w14:textId="77777777" w:rsidR="00377ADA" w:rsidRDefault="00377ADA" w:rsidP="00377ADA"/>
-                          <w:p w14:paraId="2C36AA7E" w14:textId="2A9628BD" w:rsidR="00377ADA" w:rsidRDefault="00377ADA" w:rsidP="00377ADA">
+                          <w:p w14:paraId="2349122D" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA"/>
+                          <w:p w14:paraId="454AFB26" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A2CF4">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>FIRMA</w:t>
                             </w:r>
-                            <w:r w:rsidR="00AB3C76">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> AUTORIZANTE</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> (Electrónica)</w:t>
+                              <w:t xml:space="preserve"> AUTORIZANTE (Electrónica)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="48376988" w14:textId="77777777" w:rsidR="00377ADA" w:rsidRPr="006A2CF4" w:rsidRDefault="00377ADA" w:rsidP="00377ADA">
+                          <w:p w14:paraId="6891C07C" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRPr="006A2CF4" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="10D8645F" w14:textId="2E5287C6" w:rsidR="00377ADA" w:rsidRPr="006A2CF4" w:rsidRDefault="00377ADA" w:rsidP="00377ADA">
+                          <w:p w14:paraId="3A925387" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRPr="001A1B4C" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
-                              <w:rPr>
-[...3 lines deleted...]
-                            <w:r w:rsidRPr="006A2CF4">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
-                              <w:t>nombre y apellidos</w:t>
-[...1 lines deleted...]
-                            <w:r>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001A1B4C">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> del</w:t>
-[...23 lines deleted...]
-                              <w:t>entado</w:t>
+                              <w:t>nombre y apellidos del representado</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="588F3B72" w14:textId="77777777" w:rsidR="00377ADA" w:rsidRDefault="00377ADA" w:rsidP="00377ADA"/>
+                          <w:p w14:paraId="1A9B2CE6" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6BA2806D" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:1.1pt;width:203.45pt;height:106.35pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvuqi/ZwIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2P2jAM/j5p/yHK99GWl4NDlBODMU26&#10;3Z3ETfc5pCmtlMZZEmjZr5+TlrfbPk1DKDix/dh+bDN7aCpJDsLYElRKk15MiVAcslLtUvrjdf1p&#10;Qol1TGVMghIpPQpLH+YfP8xqPRV9KEBmwhAEUXZa65QWzulpFFleiIrZHmihUJmDqZjDq9lFmWE1&#10;olcy6sfxXVSDybQBLqzF11WrpPOAn+eCu+c8t8IRmVLMzYXThHPrz2g+Y9OdYbooeZcG+4csKlYq&#10;DHqGWjHHyN6Uf0BVJTdgIXc9DlUEeV5yEWrAapL4XTWbgmkRakFyrD7TZP8fLH86bPSLIa75DA02&#10;0BNSazu1+OjraXJT+V/MlKAeKTyeaRONIxwf+6PJYDIeUMJRlwxG8d1w5HGii7s21n0VUBEvpNRg&#10;XwJd7PBoXWt6MvHRLMgyW5dShsvRLqUhB4YtxM5nUFMimXX4mNJ1+HTRbtykInVKB8l4FCLd6KzZ&#10;bc+YX+7HyaAfjOS++g5ZG2o8iuMwH1hGZx9KugHySa+YLVoXufPyChx+u5SkQqcLoV5yzbYhZXZF&#10;9hayI/bAQDueVvN1icCPWOQLMziPSDvumHvGI5eAZUEnUVKA+fW3d2+PY4JaSmqc75Tan3tmBHL3&#10;TeEA3SfDoV+IcBmOxn28mGvN9lqj9tUSkP8Et1nzIHp7J09ibqB6w1Vc+KioYopj7JS6k7h07dbh&#10;KnOxWAQjXAHN3KPaaO6hfbM9oa/NGzO6GxWHU/YEp01g03cT09p6TwWLvYO8DOPkeW5Z7ejH9Qnd&#10;61bd7+f1PVhd/pDmvwEAAP//AwBQSwMEFAAGAAgAAAAhAAaawFneAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AUhO+C/2F5ghexm8ZS2phNKaJelIK1PXh7TV6TkOzbkN2k8d/7POlxmGHm&#10;m3Qz2VaN1PvasYH5LAJFnLui5tLA4fPlfgXKB+QCW8dk4Js8bLLrqxSTwl34g8Z9KJWUsE/QQBVC&#10;l2jt84os+pnriMU7u95iENmXuujxIuW21XEULbXFmmWhwo6eKsqb/WANvD83r83D1/C2G3l19HfN&#10;GaftaMztzbR9BBVoCn9h+MUXdMiE6eQGLrxqDciRYCCOQYm5iJZrUCfR88UadJbq//jZDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvuqi/ZwIAANgEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAGmsBZ3gAAAAYBAAAPAAAAAAAAAAAAAAAAAMEE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="window" strokecolor="#c04f15" strokeweight=".25pt">
+              <v:shape w14:anchorId="6BA2806D" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:1.1pt;width:203.45pt;height:114.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJyDQtZAIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fSThUigiVAzGNKlr&#10;K9Gpz8ZxSCTHx7MNCfv1PXbCpe2epiFkjn3u3zkfs7umkuQgjC1BpTTpxZQIxSEr1S6lv57XXyaU&#10;WMdUxiQokdKjsPRu/vnTrNZT0YcCZCYMwSDKTmud0sI5PY0iywtRMdsDLRQqczAVc3g1uygzrMbo&#10;lYz6cXwT1WAybYALa/F11SrpPMTPc8HdY55b4YhMKdbmwmnCufVnNJ+x6c4wXZS8K4P9QxUVKxUm&#10;PYdaMcfI3pQfQlUlN2Ahdz0OVQR5XnIResBukvhdN5uCaRF6QXCsPsNk/19Y/nDY6CdDXPMVGhyg&#10;B6TWdmrx0ffT5Kbyv1gpQT1CeDzDJhpHOD72R5PBJBlRwlGXDEfJTRKAjS7u2lj3XUBFvJBSg3MJ&#10;cLHDvXWYEk1PJj6bBVlm61LKcDnapTTkwHCEOPkMakoksw4fU7oOH181hnjjJhWpUzpIxqOQ6Y3O&#10;mt32HPPb7TgZ9IOR3Fc/IWtTjUdxfGqjs/+YxBe9YrZoXeTOyytw+O1KkgqdLoB6yTXbhpTZFdhb&#10;yI44AwPtelrN1yUGvscmn5jBfUTYkWPuEY9cArYFnURJAebP3969Pa4Jaimpcb9Tan/vmRGI3Q+F&#10;C3SbDIeeEOEyHI37eDHXmu21Ru2rJSD+CbJZ8yB6eydPYm6gekEqLnxWVDHFMXdK3UlcupZ1SGUu&#10;FotghBTQzN2rjeY+tB+2B/S5eWFGd6vicMse4MQENn23Ma2t91Sw2DvIy7BOHucW1Q5+pE+YXkd1&#10;z8/re7C6/CHNXwEAAP//AwBQSwMEFAAGAAgAAAAhAHrwCyTdAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AUhO+C/2F5ghexu6ZSYsymFFEvSsHaHry9ZrdJSPZtyG7S+O99nvQ4zDDzTb6e&#10;XScmO4TGk4a7hQJhqfSmoUrD/vPlNgURIpLBzpPV8G0DrIvLixwz48/0YaddrASXUMhQQx1jn0kZ&#10;yto6DAvfW2Lv5AeHkeVQSTPgmctdJxOlVtJhQ7xQY2+falu2u9FpeH9uX9vl1/i2nSg9hJv2hPNm&#10;0vr6at48goh2jn9h+MVndCiY6ehHMkF0GvhI1JAkINi8V6sHEEfWS5WCLHL5H7/4AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAEnINC1kAgAA2AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHrwCyTdAAAABgEAAA8AAAAAAAAAAAAAAAAAvgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="window" strokecolor="#c04f15" strokeweight=".25pt">
                 <v:stroke dashstyle="longDashDotDot"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="708B5487" w14:textId="77777777" w:rsidR="00377ADA" w:rsidRDefault="00377ADA" w:rsidP="00377ADA"/>
-                    <w:p w14:paraId="2C36AA7E" w14:textId="2A9628BD" w:rsidR="00377ADA" w:rsidRDefault="00377ADA" w:rsidP="00377ADA">
+                    <w:p w14:paraId="2349122D" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA"/>
+                    <w:p w14:paraId="454AFB26" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A2CF4">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>FIRMA</w:t>
                       </w:r>
-                      <w:r w:rsidR="00AB3C76">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> AUTORIZANTE</w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> (Electrónica)</w:t>
+                        <w:t xml:space="preserve"> AUTORIZANTE (Electrónica)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="48376988" w14:textId="77777777" w:rsidR="00377ADA" w:rsidRPr="006A2CF4" w:rsidRDefault="00377ADA" w:rsidP="00377ADA">
+                    <w:p w14:paraId="6891C07C" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRPr="006A2CF4" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="10D8645F" w14:textId="2E5287C6" w:rsidR="00377ADA" w:rsidRPr="006A2CF4" w:rsidRDefault="00377ADA" w:rsidP="00377ADA">
+                    <w:p w14:paraId="3A925387" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRPr="001A1B4C" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="001A1B4C">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>nombre y apellidos</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="001A1B4C">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> del</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="001A1B4C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="001A1B4C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>r</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="001A1B4C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>epres</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="001A1B4C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>entado</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="588F3B72" w14:textId="77777777" w:rsidR="00377ADA" w:rsidRDefault="00377ADA" w:rsidP="00377ADA"/>
+                    <w:p w14:paraId="1A9B2CE6" w14:textId="77777777" w:rsidR="00F93E1E" w:rsidRDefault="00F93E1E" w:rsidP="00377ADA"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5149A8DA" w14:textId="3DD6B552" w:rsidR="00D55980" w:rsidRPr="00FE6F04" w:rsidRDefault="00D55980" w:rsidP="00C81929">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C312F30" w14:textId="32C06841" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -2039,61 +2094,61 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D55980" w:rsidRPr="00D55980" w:rsidSect="0034349D">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1196" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27D5C5C0" w14:textId="77777777" w:rsidR="0040421D" w:rsidRDefault="0040421D" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="43FC294B" w14:textId="77777777" w:rsidR="00C0130D" w:rsidRDefault="00C0130D" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3708D1DD" w14:textId="77777777" w:rsidR="0040421D" w:rsidRDefault="0040421D" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="29BD9B2E" w14:textId="77777777" w:rsidR="00C0130D" w:rsidRDefault="00C0130D" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2116,61 +2171,61 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21BE3A4A" w14:textId="77777777" w:rsidR="0040421D" w:rsidRDefault="0040421D" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="0BA8DA09" w14:textId="77777777" w:rsidR="00C0130D" w:rsidRDefault="00C0130D" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FB4C96C" w14:textId="77777777" w:rsidR="0040421D" w:rsidRDefault="0040421D" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="7C3A8F6D" w14:textId="77777777" w:rsidR="00C0130D" w:rsidRDefault="00C0130D" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56131769" w14:textId="3C61957A" w:rsidR="0034349D" w:rsidRDefault="0034349D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B03D52" wp14:editId="322D17A8">
@@ -2233,60 +2288,60 @@
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="06B03D52" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="06B03D52">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt">
+            <v:shape id="Cuadro de texto 1" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="682C9559" w14:textId="77777777" w:rsidR="0034349D" w:rsidRPr="00094D18" w:rsidRDefault="0034349D" w:rsidP="0034349D">
+                  <w:p w:rsidRPr="00094D18" w:rsidR="0034349D" w:rsidP="0034349D" w:rsidRDefault="0034349D" w14:paraId="682C9559" w14:textId="77777777">
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00094D18">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
@@ -2393,151 +2448,154 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1541550144">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364EA6"/>
     <w:rsid w:val="000028AC"/>
+    <w:rsid w:val="000055F4"/>
     <w:rsid w:val="00006D2C"/>
     <w:rsid w:val="000231AB"/>
     <w:rsid w:val="0002503B"/>
     <w:rsid w:val="000268C4"/>
     <w:rsid w:val="00027B9E"/>
     <w:rsid w:val="000305CA"/>
     <w:rsid w:val="0003296E"/>
     <w:rsid w:val="00041D58"/>
     <w:rsid w:val="00046D12"/>
     <w:rsid w:val="00060636"/>
     <w:rsid w:val="00063752"/>
     <w:rsid w:val="000773EA"/>
     <w:rsid w:val="00081D64"/>
     <w:rsid w:val="00094D18"/>
     <w:rsid w:val="000A0B75"/>
     <w:rsid w:val="000A1E07"/>
     <w:rsid w:val="000B2E67"/>
     <w:rsid w:val="000D4146"/>
     <w:rsid w:val="000D6379"/>
     <w:rsid w:val="000E75ED"/>
     <w:rsid w:val="000E7FE0"/>
     <w:rsid w:val="00112B7D"/>
     <w:rsid w:val="00130D48"/>
     <w:rsid w:val="00135D95"/>
     <w:rsid w:val="00147E80"/>
     <w:rsid w:val="00184F1F"/>
     <w:rsid w:val="00194DB2"/>
+    <w:rsid w:val="001A1B4C"/>
     <w:rsid w:val="001A33F4"/>
     <w:rsid w:val="001A657D"/>
     <w:rsid w:val="001E4220"/>
     <w:rsid w:val="00201BEB"/>
     <w:rsid w:val="00201D1F"/>
     <w:rsid w:val="00232BAC"/>
     <w:rsid w:val="00241C8B"/>
     <w:rsid w:val="00242323"/>
     <w:rsid w:val="00245B4A"/>
     <w:rsid w:val="00250765"/>
     <w:rsid w:val="002528AF"/>
     <w:rsid w:val="00262A5A"/>
     <w:rsid w:val="00264E1B"/>
     <w:rsid w:val="002861B8"/>
     <w:rsid w:val="002A1968"/>
     <w:rsid w:val="002A1ABF"/>
     <w:rsid w:val="002C3BE7"/>
     <w:rsid w:val="002D62E7"/>
     <w:rsid w:val="002F574A"/>
     <w:rsid w:val="0034349D"/>
     <w:rsid w:val="003522DF"/>
     <w:rsid w:val="00355883"/>
     <w:rsid w:val="00355D3A"/>
     <w:rsid w:val="003635DE"/>
     <w:rsid w:val="00364EA6"/>
     <w:rsid w:val="00366EBD"/>
     <w:rsid w:val="00377ADA"/>
     <w:rsid w:val="00381E5D"/>
     <w:rsid w:val="003B0CC1"/>
     <w:rsid w:val="003C06D1"/>
     <w:rsid w:val="003D5685"/>
     <w:rsid w:val="003F5830"/>
     <w:rsid w:val="0040421D"/>
     <w:rsid w:val="00432223"/>
     <w:rsid w:val="004443EB"/>
     <w:rsid w:val="00444E37"/>
     <w:rsid w:val="00445C1C"/>
     <w:rsid w:val="00461841"/>
     <w:rsid w:val="00466D7A"/>
     <w:rsid w:val="00493254"/>
     <w:rsid w:val="004A09AF"/>
     <w:rsid w:val="004A68C5"/>
     <w:rsid w:val="004F2CD2"/>
     <w:rsid w:val="00504EA3"/>
     <w:rsid w:val="00506563"/>
     <w:rsid w:val="00506A7D"/>
     <w:rsid w:val="005106D2"/>
+    <w:rsid w:val="005138E0"/>
     <w:rsid w:val="00515BE3"/>
     <w:rsid w:val="00516F6C"/>
     <w:rsid w:val="0053547D"/>
     <w:rsid w:val="00550C79"/>
     <w:rsid w:val="005663F8"/>
     <w:rsid w:val="005908CD"/>
     <w:rsid w:val="00594789"/>
     <w:rsid w:val="005A6C38"/>
     <w:rsid w:val="005C65D7"/>
     <w:rsid w:val="005E6F65"/>
     <w:rsid w:val="0060119E"/>
     <w:rsid w:val="00601A34"/>
     <w:rsid w:val="006328C0"/>
     <w:rsid w:val="00660F5E"/>
     <w:rsid w:val="006A2CF4"/>
     <w:rsid w:val="006B7C04"/>
     <w:rsid w:val="006C58F1"/>
     <w:rsid w:val="006D6AED"/>
     <w:rsid w:val="00703CC4"/>
     <w:rsid w:val="0071658A"/>
     <w:rsid w:val="00741DF1"/>
     <w:rsid w:val="00747DCD"/>
     <w:rsid w:val="00777CA8"/>
     <w:rsid w:val="007A0EB9"/>
     <w:rsid w:val="007F1810"/>
@@ -2560,110 +2618,115 @@
     <w:rsid w:val="009A2661"/>
     <w:rsid w:val="009B31E5"/>
     <w:rsid w:val="009D651D"/>
     <w:rsid w:val="009F4A50"/>
     <w:rsid w:val="009F4B38"/>
     <w:rsid w:val="00A505AB"/>
     <w:rsid w:val="00A6247E"/>
     <w:rsid w:val="00A7259A"/>
     <w:rsid w:val="00A82208"/>
     <w:rsid w:val="00AA7676"/>
     <w:rsid w:val="00AB12EF"/>
     <w:rsid w:val="00AB3C76"/>
     <w:rsid w:val="00AB69B7"/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rsid w:val="00B06643"/>
     <w:rsid w:val="00B203BC"/>
     <w:rsid w:val="00B457AD"/>
     <w:rsid w:val="00B45CAE"/>
     <w:rsid w:val="00B617DE"/>
     <w:rsid w:val="00B64647"/>
     <w:rsid w:val="00B664E7"/>
     <w:rsid w:val="00B8790A"/>
     <w:rsid w:val="00BD1467"/>
     <w:rsid w:val="00BF17C8"/>
     <w:rsid w:val="00C001B7"/>
+    <w:rsid w:val="00C0130D"/>
     <w:rsid w:val="00C102DD"/>
     <w:rsid w:val="00C138EE"/>
     <w:rsid w:val="00C13E0A"/>
     <w:rsid w:val="00C1483D"/>
     <w:rsid w:val="00C24D91"/>
     <w:rsid w:val="00C40320"/>
     <w:rsid w:val="00C42DAA"/>
+    <w:rsid w:val="00C471D6"/>
     <w:rsid w:val="00C52AA2"/>
     <w:rsid w:val="00C706A3"/>
     <w:rsid w:val="00C74C7F"/>
     <w:rsid w:val="00C81929"/>
     <w:rsid w:val="00CA2DA4"/>
     <w:rsid w:val="00D21008"/>
+    <w:rsid w:val="00D21102"/>
     <w:rsid w:val="00D43EF4"/>
     <w:rsid w:val="00D51348"/>
     <w:rsid w:val="00D52338"/>
     <w:rsid w:val="00D55980"/>
     <w:rsid w:val="00D652CB"/>
     <w:rsid w:val="00D92522"/>
     <w:rsid w:val="00D932E9"/>
     <w:rsid w:val="00D95290"/>
     <w:rsid w:val="00DA644C"/>
     <w:rsid w:val="00DB13D2"/>
     <w:rsid w:val="00DE7A0F"/>
     <w:rsid w:val="00E0061A"/>
     <w:rsid w:val="00E064EA"/>
     <w:rsid w:val="00E17F94"/>
     <w:rsid w:val="00E24393"/>
     <w:rsid w:val="00E243F0"/>
     <w:rsid w:val="00E412A4"/>
     <w:rsid w:val="00E4641A"/>
     <w:rsid w:val="00E46531"/>
     <w:rsid w:val="00E46A64"/>
     <w:rsid w:val="00E6068D"/>
     <w:rsid w:val="00E77AD2"/>
     <w:rsid w:val="00E95778"/>
     <w:rsid w:val="00EB6A49"/>
     <w:rsid w:val="00EC7D16"/>
     <w:rsid w:val="00EE18DA"/>
     <w:rsid w:val="00EE39FD"/>
     <w:rsid w:val="00EF2DFA"/>
     <w:rsid w:val="00F333AA"/>
     <w:rsid w:val="00F717F4"/>
     <w:rsid w:val="00F9020E"/>
+    <w:rsid w:val="00F93E1E"/>
     <w:rsid w:val="00FA3CE4"/>
     <w:rsid w:val="00FA5313"/>
     <w:rsid w:val="00FC4A9A"/>
     <w:rsid w:val="00FD6BEB"/>
     <w:rsid w:val="00FE6F04"/>
     <w:rsid w:val="00FF128D"/>
     <w:rsid w:val="00FF2148"/>
     <w:rsid w:val="0CD99381"/>
     <w:rsid w:val="2790D91C"/>
     <w:rsid w:val="2B214222"/>
     <w:rsid w:val="3140C264"/>
     <w:rsid w:val="318663F3"/>
     <w:rsid w:val="348F1B88"/>
     <w:rsid w:val="4B179A24"/>
     <w:rsid w:val="4EB24A54"/>
     <w:rsid w:val="4FFC74B4"/>
+    <w:rsid w:val="53E93241"/>
     <w:rsid w:val="56F09BB3"/>
     <w:rsid w:val="57ED3231"/>
     <w:rsid w:val="5F0C4642"/>
     <w:rsid w:val="74D97C0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -4109,52 +4172,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="538e1c4931427be195d3308db56588c7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ebd733550cab7fca71de9597ae035bf4" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e72f27f3fc3bfa20f570bf85449274">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86185689f1ebafd5ee589c342206bacc" ns2:_="" ns3:_="">
     <xsd:import namespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <xsd:import namespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4349,123 +4421,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e049755f-6f28-46c9-a6d6-96c3edf2dd1e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{375FC86A-4606-4C77-BE72-2CE0CE03E713}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E19970F8-B4E7-4463-B02D-5FA60B335C30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBD30F7-D986-4A24-A9B1-D2B6E9D9F0EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>299</Words>
-  <Characters>1648</Characters>
+  <Words>303</Words>
+  <Characters>1667</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1944</CharactersWithSpaces>
+  <CharactersWithSpaces>1967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sánchez Sánchez Paloma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F785E928B427BB4C9E5B806265DE74F1</vt:lpwstr>
   </property>