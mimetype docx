--- v0 (2025-12-15)
+++ v1 (2026-04-14)
@@ -6,336 +6,348 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20672141" w14:textId="7507573A" w:rsidR="0034349D" w:rsidRDefault="0034349D" w:rsidP="0034349D">
+    <w:p w14:paraId="20672141" w14:textId="49F0D6E0" w:rsidR="0034349D" w:rsidRDefault="0034349D" w:rsidP="470B8DEC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="7A763026">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>MODELO DE COMPROMISO DE COFINANCIACIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370BAEDE" w14:textId="77777777" w:rsidR="0034349D" w:rsidRDefault="0034349D" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45C68E2D" w14:textId="190C29AE" w:rsidR="00506A7D" w:rsidRPr="00E17F94" w:rsidRDefault="00AF6DB4" w:rsidP="00A7259A">
+    <w:p w14:paraId="45C68E2D" w14:textId="4E178310" w:rsidR="00506A7D" w:rsidRPr="00E17F94" w:rsidRDefault="00AF6DB4" w:rsidP="00A7259A">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2620"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk208838227"/>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D./Dña.</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B179A24">
+      <w:r w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00506A7D" w:rsidRPr="4B179A24">
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="15C669AE" w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>representante legal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="4EB24A54" w:rsidRPr="4B179A24">
+        <w:t xml:space="preserve"> máximo </w:t>
+      </w:r>
+      <w:r w:rsidR="00506A7D" w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y cargo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4B179A24">
+        <w:t>representante legal</w:t>
+      </w:r>
+      <w:r w:rsidR="4EB24A54" w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...51 lines deleted...]
-      <w:r w:rsidR="00130D48" w:rsidRPr="4B179A24">
+        <w:t xml:space="preserve"> y cargo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___nombre de la entidad___</w:t>
+        <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en</w:t>
       </w:r>
       <w:r w:rsidR="00130D48" w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>representación</w:t>
+      </w:r>
+      <w:r w:rsidR="00130D48" w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00130D48" w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00130D48" w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>___nombre de la entidad___</w:t>
       </w:r>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>con</w:t>
-[...58 lines deleted...]
-      <w:r w:rsidR="002861B8" w:rsidRPr="4B179A24">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00130D48" w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="74D97C0C" w:rsidRPr="4B179A24">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidR="002861B8" w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="002861B8" w:rsidRPr="4B179A24">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002861B8" w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>NIF</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002861B8" w:rsidRPr="4B179A24">
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="74D97C0C" w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>NIF</w:t>
+      </w:r>
+      <w:r w:rsidR="002861B8" w:rsidRPr="1E0203C0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de la entidad___</w:t>
       </w:r>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> con capacidad legal necesaria en virtud de</w:t>
       </w:r>
       <w:r w:rsidR="002861B8" w:rsidRPr="4B179A24">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C40320" w:rsidRPr="4B179A24">
+      <w:r w:rsidR="00C40320" w:rsidRPr="1E0203C0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___norma_____</w:t>
       </w:r>
       <w:r w:rsidR="00C40320" w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
@@ -366,51 +378,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21442CE6" w14:textId="77777777" w:rsidR="000231AB" w:rsidRPr="0034349D" w:rsidRDefault="00E412A4" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034349D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ME COMPROMETO EXPRESAMENTE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7B308C" w14:textId="3DC15044" w:rsidR="00B664E7" w:rsidRDefault="00E412A4" w:rsidP="00A7259A">
+    <w:p w14:paraId="1C0BE3D7" w14:textId="77777777" w:rsidR="00E81F4B" w:rsidRDefault="00E412A4" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7259A">
         <w:t>A cofinanciar</w:t>
       </w:r>
       <w:r w:rsidR="000231AB" w:rsidRPr="00A7259A">
         <w:t xml:space="preserve"> la obra </w:t>
       </w:r>
       <w:r w:rsidR="00550C79" w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>____TÍTULO DE LA PROPUESTA ____</w:t>
       </w:r>
       <w:r w:rsidR="00081D64" w:rsidRPr="00A7259A">
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="00550C79" w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -453,179 +465,402 @@
       <w:r w:rsidR="008473E7" w:rsidRPr="00A7259A">
         <w:rPr>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0071658A" w:rsidRPr="00A7259A">
         <w:t xml:space="preserve">cuyo importe total es </w:t>
       </w:r>
       <w:r w:rsidR="00550C79" w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00800D8E" w:rsidRPr="00A7259A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>importe total de la obra € (i/IVA) ___</w:t>
       </w:r>
-      <w:r w:rsidR="00493254" w:rsidRPr="00A7259A">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A505AB" w:rsidRPr="00A7259A">
+      <w:r w:rsidR="00E81F4B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD26097" w14:textId="384C22CB" w:rsidR="00E81F4B" w:rsidRPr="004346C6" w:rsidRDefault="00E81F4B" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tales efectos, la</w:t>
+      </w:r>
+      <w:r w:rsidR="00493254" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportación </w:t>
+      </w:r>
+      <w:r w:rsidR="00A505AB" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>comprometida</w:t>
       </w:r>
-      <w:r w:rsidR="007A0EB9" w:rsidRPr="00A7259A">
+      <w:r w:rsidR="007A0EB9" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> por </w:t>
       </w:r>
-      <w:r w:rsidR="00A505AB" w:rsidRPr="00A7259A">
-[...23 lines deleted...]
-      <w:r w:rsidR="00A505AB" w:rsidRPr="00A7259A">
+      <w:r w:rsidR="00A505AB" w:rsidRPr="004346C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>___aportación de la entidad €__</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B64647" w:rsidRPr="00A7259A">
+        <w:t>el Ayuntamiento/Entidad/CCAA/etc</w:t>
+      </w:r>
+      <w:r w:rsidR="005663F8" w:rsidRPr="004346C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>_,</w:t>
-[...10 lines deleted...]
-          <w:iCs/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00452688" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B8790A" w:rsidRPr="00A7259A">
+      <w:r w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se corresponderá </w:t>
+      </w:r>
+      <w:r w:rsidR="006265E1" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con el importe resultante de sumar </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA257B" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="007537A2" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aportación con fondos propios</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21461" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, más el importe aportado por otros cofinanciadores, si los hubiera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7B308C" w14:textId="4E5C1F88" w:rsidR="00B664E7" w:rsidRPr="004346C6" w:rsidRDefault="003559CD" w:rsidP="00A7259A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A la vista de lo anterior, la aportación comprometida por </w:t>
+      </w:r>
+      <w:r w:rsidR="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004346C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B8790A" w:rsidRPr="00A7259A">
+        <w:t>el Ayuntamiento/Entidad/CCAA/</w:t>
+      </w:r>
+      <w:r w:rsidR="00577D78" w:rsidRPr="004346C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>xx,xx</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B64647" w:rsidRPr="00A7259A">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="004346C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>%</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B8790A" w:rsidRPr="00A7259A">
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="0011491E" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asciende</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0BBE" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00717F05" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a _</w:t>
+      </w:r>
+      <w:r w:rsidR="004346C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="00B64647" w:rsidRPr="00A7259A">
+      <w:r w:rsidR="00C67598" w:rsidRPr="004346C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t xml:space="preserve">_ </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A7259A">
+        <w:t>sumatorio</w:t>
+      </w:r>
+      <w:r w:rsidR="008D296B" w:rsidRPr="004346C6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E17F94" w:rsidRPr="00A7259A">
-[...2 lines deleted...]
-      <w:r w:rsidR="000231AB" w:rsidRPr="00A7259A">
+      <w:r w:rsidR="00056EEB" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>de la aportación</w:t>
+      </w:r>
+      <w:r w:rsidR="0011491E" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A505AB" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>de la entidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00056EEB" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + otros cofinanciadores</w:t>
+      </w:r>
+      <w:r w:rsidR="00717F05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si los hubiera,</w:t>
+      </w:r>
+      <w:r w:rsidR="00056EEB" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidR="00A505AB" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> €__</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64647" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64647" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64647" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0376" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lo que representa el</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8790A" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B8790A" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>xx,xx</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B64647" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8790A" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64647" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64647" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64647" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>del total de la actuación</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0376" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17F94" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000231AB" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">de conformidad con la </w:t>
       </w:r>
-      <w:r w:rsidR="002528AF" w:rsidRPr="00A7259A">
+      <w:r w:rsidR="002528AF" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">siguiente </w:t>
       </w:r>
-      <w:r w:rsidR="000231AB" w:rsidRPr="00A7259A">
+      <w:r w:rsidR="000231AB" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>propuesta de reparto</w:t>
       </w:r>
-      <w:r w:rsidR="002528AF" w:rsidRPr="00A7259A">
+      <w:r w:rsidR="002528AF" w:rsidRPr="004346C6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F2B95E" w14:textId="77777777" w:rsidR="00517DF2" w:rsidRPr="00A7259A" w:rsidRDefault="00517DF2" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2435"/>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="976"/>
         <w:gridCol w:w="1321"/>
         <w:gridCol w:w="862"/>
         <w:gridCol w:w="1321"/>
         <w:gridCol w:w="974"/>
@@ -643,164 +878,200 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ENTIDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="253DA245" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
+          <w:p w14:paraId="253DA245" w14:textId="2402CA32" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Importe 2026</w:t>
+              <w:t>Importe 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F020A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48870882" w14:textId="02AF1344" w:rsidR="00A7259A" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
+          <w:p w14:paraId="48870882" w14:textId="7E4732E6" w:rsidR="00A7259A" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2026</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F020A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00197431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A7259A" w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5E3C17" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
+          <w:p w14:paraId="7F5E3C17" w14:textId="0A80A5A0" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Importe 2027</w:t>
+              <w:t>Importe 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F020A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D342887" w14:textId="30EC86BF" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
+          <w:p w14:paraId="5D342887" w14:textId="3BF1B763" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2027</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F020A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00197431">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A7259A" w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -926,61 +1197,59 @@
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B9DE9B6" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="141B98E7" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -988,61 +1257,59 @@
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01C588B9" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121ADA88" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
@@ -1056,63 +1323,61 @@
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3E452A" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7259A" w:rsidRPr="00E064EA" w14:paraId="4B7B5607" w14:textId="77777777" w:rsidTr="00A7259A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BCC0322" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00E064EA" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
@@ -1158,61 +1423,59 @@
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5601EFF8" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="235FCFAB" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1220,61 +1483,59 @@
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DAE8D0B" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C65A222" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
@@ -1288,63 +1549,61 @@
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0209C29B" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7259A" w:rsidRPr="00E064EA" w14:paraId="0B3D01E9" w14:textId="77777777" w:rsidTr="00A7259A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55A01A58" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00E064EA" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
@@ -1381,61 +1640,59 @@
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="252282C5" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37FF82EE" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1443,61 +1700,59 @@
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="604EA340" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43D9B055" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
@@ -1511,63 +1766,61 @@
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="114E7DCE" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00A7259A" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7259A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7259A" w:rsidRPr="00E064EA" w14:paraId="622F4FF2" w14:textId="77777777" w:rsidTr="00A7259A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2435" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E7EF25B" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00E064EA" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
@@ -1628,73 +1881,71 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37E03602" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00E064EA" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E064EA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E064EA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F84B37C" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00E064EA" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -1727,73 +1978,71 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="862" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10E65DD6" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00E064EA" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E064EA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Xx</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,xx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E064EA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1321" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70AAA0A6" w14:textId="77777777" w:rsidR="002C3BE7" w:rsidRPr="00E064EA" w:rsidRDefault="002C3BE7" w:rsidP="00A7259A">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -1846,587 +2095,645 @@
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="600709D5" w14:textId="77777777" w:rsidR="000231AB" w:rsidRDefault="000231AB" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000231AB">
         <w:t xml:space="preserve">En </w:t>
       </w:r>
       <w:r w:rsidR="00C1483D" w:rsidRPr="00C1483D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>___Ciudad (Provincia)___,</w:t>
       </w:r>
       <w:r w:rsidR="00081D64">
         <w:t xml:space="preserve"> a fecha de firma electrónica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C312F30" w14:textId="42575E2B" w:rsidR="006A2CF4" w:rsidRDefault="00837435" w:rsidP="00A7259A">
+    <w:p w14:paraId="1C312F30" w14:textId="019936DF" w:rsidR="006A2CF4" w:rsidRDefault="006F2F12" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="473DAFAE" wp14:editId="24897869">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48DD1196" wp14:editId="0F1EF9E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>62865</wp:posOffset>
+                  <wp:posOffset>3028569</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>134043</wp:posOffset>
+                  <wp:posOffset>134621</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2583873" cy="1350645"/>
-[...241 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="24765" b="20955"/>
+                <wp:extent cx="2604135" cy="1207008"/>
+                <wp:effectExtent l="0" t="0" r="24765" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="587829024" name="Cuadro de texto 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2604654" cy="1350818"/>
+                          <a:ext cx="2604135" cy="1207008"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:schemeClr val="accent2">
                               <a:lumMod val="75000"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:prstDash val="lgDashDotDot"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="36C8A537" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4"/>
                           <w:p w14:paraId="4A76FA48" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A2CF4">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>FIRMA</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="516C8B0D" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
-[...9 lines deleted...]
-                          <w:p w14:paraId="4C1F44F8" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                          <w:p w14:paraId="4C1F44F8" w14:textId="5EC6276F" w:rsidR="006A2CF4" w:rsidRPr="002D654C" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r w:rsidRPr="002D654C">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
-                              <w:t>___nombre y apellidos___</w:t>
+                              <w:t>nombre y apellidos</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="66A5B05D" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="00837435">
+                          <w:p w14:paraId="66A5B05D" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="002D654C" w:rsidRDefault="006A2CF4" w:rsidP="00837435">
                             <w:pPr>
                               <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="002D654C">
                               <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>Interventor/responsable eco</w:t>
                             </w:r>
-                            <w:r w:rsidR="00837435">
+                            <w:r w:rsidR="00837435" w:rsidRPr="002D654C">
                               <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
                                 <w:color w:val="E97132" w:themeColor="accent2"/>
                               </w:rPr>
                               <w:t>nómico</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="48DD1196" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:238.4pt;margin-top:10.65pt;width:205.1pt;height:106.35pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJzeHiWwIAAMwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSZoFdYqsQYcB&#10;XVugHXpWZDk2IIuaxMTOfv0o2flot9MwIFAokXoknx59fdM1mu2U8zWYnGcXKWfKSChqs8n5j5e7&#10;TzPOPApTCA1G5XyvPL9ZfPxw3dq5GkEFulCOEYjx89bmvEK08yTxslKN8BdglSFnCa4RSFu3SQon&#10;WkJvdDJK02nSgiusA6m8p9NV7+SLiF+WSuJjWXqFTOecasO4uriuw5osrsV844StajmUIf6hikbU&#10;hpIeoVYCBdu6+g+oppYOPJR4IaFJoCxrqWIP1E2WvuvmuRJWxV6IHG+PNPn/Bysfds/2yTHsvkBH&#10;DxgIaa2fezoM/XSla8I/VcrITxTuj7SpDpmkw9E0HU8nY84k+bLLSTrLZgEnOV23zuNXBQ0LRs4d&#10;vUukS+zuPfahh5CQzYOui7ta67gJWlC32rGdoFfUGIsk8DdR2rA255fZ1SQCv/FFNZ0QhJTK4CjG&#10;6W3zHYoe+WqSplERAfuQNLbxBi0UuhK+GsrZBHsFSL+haW3o0onEYGG37lhdnBG8hmJPvDvoJemt&#10;vKsJ+F54fBKONEhU01zhIy2lBuoNBouzCtyvv52HeJIGeTlrSdM59z+3winO9DdDovmcjcdhCOJm&#10;PLka0cade9bnHrNtboEIz2iCrYxmiEd9MEsHzSuN3zJkJZcwknLnHA/mLfaTRuMr1XIZg0j2VuC9&#10;ebYyQIcHDoS+dK/C2UEeSMp6gIP6xfydSvrYcNPAcotQ1lFCgeee1YF+Gpn4esN4h5k838eo00do&#10;8RsAAP//AwBQSwMEFAAGAAgAAAAhAIO8NjPgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvdNA1tiNmUIooKUmiVnDfZMQlmZ5fsto3/3vGkxzfv8eZ75Xa2ozjjFAZHCpaL&#10;BARS68xAnYKP96e7HESImoweHaGCbwywra6vSl0Yd6EDno+xE1xCodAK+hh9IWVoe7Q6LJxHYu/T&#10;TVZHllMnzaQvXG5HmSbJWlo9EH/otceHHtuv48kqmOqsfty9vdazT5/3+8bHl4M1St3ezLt7EBHn&#10;+BeGX3xGh4qZGnciE8SoINusGT0qSJcrEBzI8w2Pa/iwyhKQVSn/T6h+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAMnN4eJbAgAAzAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIO8NjPgAAAACgEAAA8AAAAAAAAAAAAAAAAAtQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
+              <v:shapetype w14:anchorId="48DD1196" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:238.45pt;margin-top:10.6pt;width:205.05pt;height:95.05pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQbgxIWAIAAMUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fU1CoXSooWJFnSax&#10;thKd+mwch0RyfJ59kLBfv7MTCu32NE1C5uw7f3f3+bvc3HaNZnvlfA0m59lFypkyEorabHP+4/n+&#10;0zVnHoUphAajcn5Qnt/OP364ae1MjaACXSjHCMT4WWtzXiHaWZJ4WalG+AuwypCzBNcIpK3bJoUT&#10;LaE3Ohml6VXSgiusA6m8p9Nl7+TziF+WSuJjWXqFTOecasO4urhuwprMb8Rs64StajmUIf6hikbU&#10;hpK+Qi0FCrZz9R9QTS0deCjxQkKTQFnWUsUeqJssfdfNuhJWxV6IHG9fafL/D1Y+7Nf2yTHsvkBH&#10;DxgIaa2feToM/XSla8I/VcrITxQeXmlTHTJJh6OrdJxdTjiT5MtG6TRNrwNOcrpuncevChoWjJw7&#10;epdIl9ivPPahx5CQzYOui/ta67gJWlB32rG9oFfUGIsk8DdR2rA255fZdBKB3/iimk4IQkplcBTj&#10;9K75DkWPPJ2kaVREwD4mjW28QQuFLoWvhnK2wV4C0m9oWhu6dCIxWNhtuoHZDRQHItxBr0Vv5X1N&#10;iCvh8Uk4Eh9xTAOFj7SUGqgpGCzOKnC//nYe4kkT5OWsJTHn3P/cCac4098MqeVzNh4H9cfNeDId&#10;0cadezbnHrNr7oCYzmh0rYxmiEd9NEsHzQvN3SJkJZcwknLnHI/mHfYjRnMr1WIRg0jvVuDKrK0M&#10;0OFlA5PP3YtwdtAFkqQe4Ch7MXsnjz423DSw2CGUddROILhndeCdZiU+2zDXYRjP9zHq9PWZ/wYA&#10;AP//AwBQSwMEFAAGAAgAAAAhABvUSHzgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQ&#10;hu+C/2EZwZvdJJY2TbMpRRQVpNAqOW+yYxLMfrC7beO/d3qqx5l5eOd5y82kR3ZCHwZrBKSzBBia&#10;1qrBdAK+Pl8ecmAhSqPkaA0K+MUAm+r2ppSFsmezx9MhdoxCTCikgD5GV3Ae2h61DDPr0NDt23ot&#10;I42+48rLM4XrkWdJsuBaDoY+9NLhU4/tz+GoBfh6Xj9vP97ryWWvu13j4tteKyHu76btGljEKV5h&#10;uOiTOlTk1NijUYGNAubLxYpQAVmaASMgz5dUrrks0kfgVcn/V6j+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJBuDEhYAgAAxQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhABvUSHzgAAAACgEAAA8AAAAAAAAAAAAAAAAAsgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
                 <v:stroke dashstyle="longDashDotDot"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="36C8A537" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4"/>
                     <w:p w14:paraId="4A76FA48" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A2CF4">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>FIRMA</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="516C8B0D" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
-[...9 lines deleted...]
-                    <w:p w14:paraId="4C1F44F8" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                    <w:p w14:paraId="4C1F44F8" w14:textId="5EC6276F" w:rsidR="006A2CF4" w:rsidRPr="002D654C" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="002D654C">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
-                        <w:t>___nombre y apellidos___</w:t>
+                        <w:t>nombre y apellidos</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="66A5B05D" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="00837435">
+                    <w:p w14:paraId="66A5B05D" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="002D654C" w:rsidRDefault="006A2CF4" w:rsidP="00837435">
                       <w:pPr>
                         <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="002D654C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>Interventor/responsable eco</w:t>
                       </w:r>
-                      <w:r w:rsidR="00837435">
+                      <w:r w:rsidR="00837435" w:rsidRPr="002D654C">
                         <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
                           <w:color w:val="E97132" w:themeColor="accent2"/>
                         </w:rPr>
                         <w:t>nómico</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00837435">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="473DAFAE" wp14:editId="14C2554D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>65913</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>134621</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2508250" cy="1219200"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2130951195" name="Cuadro de texto 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2508250" cy="1219200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:prstDash val="lgDashDotDot"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6D600F37" w14:textId="77777777" w:rsidR="003B2C3A" w:rsidRDefault="003B2C3A" w:rsidP="003B2C3A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:kern w:val="0"/>
+                                <w:lang w:val="en-US"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="193497A3" w14:textId="77777777" w:rsidR="003B2C3A" w:rsidRPr="006F2F12" w:rsidRDefault="003B2C3A" w:rsidP="003B2C3A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="E97132"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F2F12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="E97132"/>
+                              </w:rPr>
+                              <w:t>FIRMA</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="404F10CD" w14:textId="388B0BEC" w:rsidR="003B2C3A" w:rsidRPr="006F2F12" w:rsidRDefault="003B2C3A" w:rsidP="003B2C3A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="E97132"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F2F12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="E97132"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F2F12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="E97132"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">nombre y apellidos del </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006F2F12" w:rsidRPr="006F2F12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="E97132"/>
+                              </w:rPr>
+                              <w:t>máximo representante</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F2F12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="E97132"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> legal</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="34446828" w14:textId="77777777" w:rsidR="003B2C3A" w:rsidRPr="006F2F12" w:rsidRDefault="003B2C3A" w:rsidP="003B2C3A">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F2F12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr spcFirstLastPara="0" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="473DAFAE" id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:5.2pt;margin-top:10.6pt;width:197.5pt;height:96pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbZUjZ4wEAAMEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xo6W7UdIWoipAW&#10;qLTwAa7jNJYcj/G4Tfr3jN2SFnhDSIkzd8+cOVk9jb1hJ+VRg615Mcs5U1ZCo+2h5t+/bd88cIZB&#10;2EYYsKrmZ4X8af361WpwlSqhA9Moz6iIxWpwNe9CcFWWoexUL3AGTllytuB7EUj1h6zxYqDqvcnK&#10;PH+XDeAb50EqRLJuLk6+TvXbVsnwtW1RBWZqTr2FdPp07uOZrVeiOnjhOi2vbYh/6KIX2tKlU6mN&#10;CIIdvf6rVK+lB4Q2zCT0GbStlirNQNMU+R/TvHTCqTQLgYNuggn/X1n55fTidp5gGBxWSGKcYmx9&#10;H7/UHxsTWOcJLDUGJslYLvIHejmT5CvK4pHWEeHMbunOY/iooGdRqLmnbSSQxOkZwyX0V0i8zcJW&#10;G5M2Yiwbav62WC5SAoLRTXTGsMQN9cF4dhK0VSGlsqFMcebYf4bmYl8u8qmhKSW191u12MBGYHdJ&#10;MocobyDQcx3GWEq6gROlMO5HphsaO8ZEyx6a884zdHKrqeCzwLATnphE+AzErprjj6PwijPzydL6&#10;Hov5PNIxKfPFsiTF33v29x5hZQdE2gt6Ft4fA7Q6IXi7/Nol8SQNeeV0JOK9nqJuf976JwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAIk/MRbcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck&#10;/oN1SGzUbmihCnEqhFQWYGiIxOraRxIan0PstuHfc51gfD/03nPFevK9OOIYu0Aa5jMFAskG11Gj&#10;oX7f3KxAxGTImT4QavjBCOvy8qIwuQsn2uKxSo3gEYq50dCmNORSRtuiN3EWBiTOPsPoTWI5NtKN&#10;5sTjvpeZUnfSm474QmsGfGrR7quD1/D2tfm498uqfra1+nYv3prV/lXr66vp8QFEwin9leGMz+hQ&#10;MtMuHMhF0bNWC25qyOYZCM4XasnG7mzcZiDLQv7/oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAG2VI2eMBAADBAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAiT8xFtwAAAAJAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
+                <v:stroke dashstyle="longDashDotDot"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6D600F37" w14:textId="77777777" w:rsidR="003B2C3A" w:rsidRDefault="003B2C3A" w:rsidP="003B2C3A">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:kern w:val="0"/>
+                          <w:lang w:val="en-US"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="193497A3" w14:textId="77777777" w:rsidR="003B2C3A" w:rsidRPr="006F2F12" w:rsidRDefault="003B2C3A" w:rsidP="003B2C3A">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="E97132"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F2F12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="E97132"/>
+                        </w:rPr>
+                        <w:t>FIRMA</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="404F10CD" w14:textId="388B0BEC" w:rsidR="003B2C3A" w:rsidRPr="006F2F12" w:rsidRDefault="003B2C3A" w:rsidP="003B2C3A">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="E97132"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F2F12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="E97132"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F2F12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="E97132"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">nombre y apellidos del </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006F2F12" w:rsidRPr="006F2F12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="E97132"/>
+                        </w:rPr>
+                        <w:t>máximo representante</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F2F12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="E97132"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> legal</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="34446828" w14:textId="77777777" w:rsidR="003B2C3A" w:rsidRPr="006F2F12" w:rsidRDefault="003B2C3A" w:rsidP="003B2C3A">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F2F12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A2CF4" w:rsidSect="0034349D">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1196" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51C799DF" w14:textId="77777777" w:rsidR="003511B1" w:rsidRDefault="003511B1" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="0E683091" w14:textId="77777777" w:rsidR="00AD644A" w:rsidRDefault="00AD644A" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10D1BC9B" w14:textId="77777777" w:rsidR="003511B1" w:rsidRDefault="003511B1" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="1EBEA8FD" w14:textId="77777777" w:rsidR="00AD644A" w:rsidRDefault="00AD644A" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="743E16BA" w14:textId="77777777" w:rsidR="003511B1" w:rsidRDefault="003511B1" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="3E54B30B" w14:textId="77777777" w:rsidR="00AD644A" w:rsidRDefault="00AD644A" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CC201C9" w14:textId="77777777" w:rsidR="003511B1" w:rsidRDefault="003511B1" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="19718E42" w14:textId="77777777" w:rsidR="00AD644A" w:rsidRDefault="00AD644A" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="05687620" w14:textId="77777777" w:rsidR="00AF6DB4" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
         <w:t xml:space="preserve"> Indicar nombre y cargo de la persona que firma</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
@@ -2482,51 +2789,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
         <w:t>Norma que le otorga capacidad legal para firmar esta declaración</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56131769" w14:textId="3C61957A" w:rsidR="0034349D" w:rsidRDefault="0034349D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B03D52" wp14:editId="322D17A8">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B03D52" wp14:editId="322D17A8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5774055" cy="741045"/>
               <wp:effectExtent l="0" t="0" r="17145" b="20955"/>
               <wp:wrapNone/>
               <wp:docPr id="1668860530" name="Cuadro de texto 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5774055" cy="741045"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln/>
@@ -2570,237 +2877,301 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="06B03D52" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt">
+            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="682C9559" w14:textId="77777777" w:rsidR="0034349D" w:rsidRPr="00094D18" w:rsidRDefault="0034349D" w:rsidP="0034349D">
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00094D18">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364EA6"/>
     <w:rsid w:val="000028AC"/>
     <w:rsid w:val="00006D2C"/>
     <w:rsid w:val="000231AB"/>
+    <w:rsid w:val="000235F2"/>
     <w:rsid w:val="0002503B"/>
     <w:rsid w:val="00027B9E"/>
     <w:rsid w:val="0003296E"/>
     <w:rsid w:val="00046D12"/>
+    <w:rsid w:val="00056EEB"/>
     <w:rsid w:val="00060636"/>
     <w:rsid w:val="000773EA"/>
     <w:rsid w:val="00081D64"/>
     <w:rsid w:val="00094D18"/>
     <w:rsid w:val="000A0B75"/>
+    <w:rsid w:val="000A23E0"/>
     <w:rsid w:val="000E7FE0"/>
+    <w:rsid w:val="00102085"/>
+    <w:rsid w:val="0011491E"/>
     <w:rsid w:val="00130D48"/>
+    <w:rsid w:val="00131F6B"/>
+    <w:rsid w:val="00133F5E"/>
     <w:rsid w:val="00147E80"/>
+    <w:rsid w:val="00166C73"/>
     <w:rsid w:val="00197431"/>
     <w:rsid w:val="001A33F4"/>
+    <w:rsid w:val="001E319A"/>
     <w:rsid w:val="00242323"/>
     <w:rsid w:val="00250765"/>
     <w:rsid w:val="002528AF"/>
     <w:rsid w:val="00264E1B"/>
     <w:rsid w:val="002861B8"/>
+    <w:rsid w:val="002950C5"/>
+    <w:rsid w:val="002A1968"/>
     <w:rsid w:val="002A1ABF"/>
+    <w:rsid w:val="002C120A"/>
     <w:rsid w:val="002C3BE7"/>
+    <w:rsid w:val="002D654C"/>
     <w:rsid w:val="0034349D"/>
     <w:rsid w:val="003511B1"/>
     <w:rsid w:val="00355883"/>
+    <w:rsid w:val="003559CD"/>
     <w:rsid w:val="00364EA6"/>
     <w:rsid w:val="00381E5D"/>
+    <w:rsid w:val="003B2C3A"/>
     <w:rsid w:val="003C06D1"/>
+    <w:rsid w:val="003C50A3"/>
+    <w:rsid w:val="003D4C5F"/>
     <w:rsid w:val="003F5830"/>
+    <w:rsid w:val="004044C5"/>
     <w:rsid w:val="00432223"/>
+    <w:rsid w:val="004346C6"/>
     <w:rsid w:val="00445C1C"/>
+    <w:rsid w:val="00452688"/>
+    <w:rsid w:val="00453E95"/>
+    <w:rsid w:val="004545BE"/>
     <w:rsid w:val="00493254"/>
+    <w:rsid w:val="004C4A14"/>
+    <w:rsid w:val="004F59A7"/>
     <w:rsid w:val="00506A7D"/>
     <w:rsid w:val="00516F6C"/>
     <w:rsid w:val="00517DF2"/>
+    <w:rsid w:val="00530410"/>
     <w:rsid w:val="00550C79"/>
     <w:rsid w:val="005663F8"/>
+    <w:rsid w:val="00577D78"/>
     <w:rsid w:val="005908CD"/>
     <w:rsid w:val="00594789"/>
     <w:rsid w:val="005A6C38"/>
     <w:rsid w:val="005C65D7"/>
+    <w:rsid w:val="006265E1"/>
     <w:rsid w:val="006328C0"/>
+    <w:rsid w:val="00643F72"/>
+    <w:rsid w:val="00662C86"/>
     <w:rsid w:val="006A2CF4"/>
+    <w:rsid w:val="006F2F12"/>
     <w:rsid w:val="0071658A"/>
+    <w:rsid w:val="00717F05"/>
+    <w:rsid w:val="007358A9"/>
     <w:rsid w:val="00741DF1"/>
     <w:rsid w:val="00747DCD"/>
+    <w:rsid w:val="007537A2"/>
+    <w:rsid w:val="00796516"/>
     <w:rsid w:val="007A0EB9"/>
+    <w:rsid w:val="007A4D72"/>
     <w:rsid w:val="00800D8E"/>
+    <w:rsid w:val="00813C9E"/>
     <w:rsid w:val="00837435"/>
     <w:rsid w:val="008473E7"/>
     <w:rsid w:val="00852960"/>
+    <w:rsid w:val="00884A31"/>
+    <w:rsid w:val="00892B01"/>
     <w:rsid w:val="008A55BD"/>
+    <w:rsid w:val="008D296B"/>
+    <w:rsid w:val="0095117D"/>
     <w:rsid w:val="00953D22"/>
     <w:rsid w:val="009631AB"/>
+    <w:rsid w:val="009B0376"/>
     <w:rsid w:val="009B31E5"/>
     <w:rsid w:val="009F4A50"/>
     <w:rsid w:val="009F4B38"/>
     <w:rsid w:val="00A505AB"/>
+    <w:rsid w:val="00A50ACC"/>
+    <w:rsid w:val="00A60972"/>
     <w:rsid w:val="00A7259A"/>
     <w:rsid w:val="00AB12EF"/>
+    <w:rsid w:val="00AC6305"/>
+    <w:rsid w:val="00AD644A"/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rsid w:val="00B06643"/>
     <w:rsid w:val="00B203BC"/>
     <w:rsid w:val="00B45CAE"/>
     <w:rsid w:val="00B64647"/>
     <w:rsid w:val="00B664E7"/>
     <w:rsid w:val="00B8790A"/>
     <w:rsid w:val="00C1483D"/>
     <w:rsid w:val="00C24D91"/>
+    <w:rsid w:val="00C31567"/>
     <w:rsid w:val="00C40320"/>
     <w:rsid w:val="00C42DAA"/>
+    <w:rsid w:val="00C67598"/>
+    <w:rsid w:val="00CA0BBE"/>
+    <w:rsid w:val="00CA257B"/>
     <w:rsid w:val="00D21008"/>
     <w:rsid w:val="00D45B23"/>
     <w:rsid w:val="00D52338"/>
     <w:rsid w:val="00D95290"/>
+    <w:rsid w:val="00DA6EF5"/>
+    <w:rsid w:val="00DB3C22"/>
+    <w:rsid w:val="00DB51A0"/>
+    <w:rsid w:val="00DF03F9"/>
     <w:rsid w:val="00E064EA"/>
     <w:rsid w:val="00E17F94"/>
+    <w:rsid w:val="00E21461"/>
     <w:rsid w:val="00E243F0"/>
     <w:rsid w:val="00E412A4"/>
     <w:rsid w:val="00E46A64"/>
+    <w:rsid w:val="00E54C28"/>
     <w:rsid w:val="00E6068D"/>
+    <w:rsid w:val="00E81F4B"/>
     <w:rsid w:val="00EF2DFA"/>
+    <w:rsid w:val="00F020A0"/>
     <w:rsid w:val="00F717F4"/>
     <w:rsid w:val="00F9020E"/>
     <w:rsid w:val="00FA3CE4"/>
     <w:rsid w:val="00FC4A9A"/>
+    <w:rsid w:val="03ED7D63"/>
     <w:rsid w:val="0CD99381"/>
+    <w:rsid w:val="15C669AE"/>
+    <w:rsid w:val="1E0203C0"/>
     <w:rsid w:val="2790D91C"/>
     <w:rsid w:val="2B214222"/>
     <w:rsid w:val="3140C264"/>
     <w:rsid w:val="318663F3"/>
     <w:rsid w:val="348F1B88"/>
+    <w:rsid w:val="470B8DEC"/>
     <w:rsid w:val="4B179A24"/>
     <w:rsid w:val="4EB24A54"/>
     <w:rsid w:val="4FFC74B4"/>
     <w:rsid w:val="56F09BB3"/>
     <w:rsid w:val="57ED3231"/>
     <w:rsid w:val="5F0C4642"/>
+    <w:rsid w:val="6C0E03C2"/>
     <w:rsid w:val="74D97C0C"/>
+    <w:rsid w:val="7A763026"/>
+    <w:rsid w:val="7C0BA47D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A8BA98D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2BCE0042-E905-4DC5-AB96-34F2A4CB775F}"/>
+  <w15:docId w15:val="{7597AC75-B022-4004-BC12-D9C5B9C7CDA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3885,50 +4256,71 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0034349D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034349D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0034349D"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007358A9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencionar">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA6EF5"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4207,63 +4599,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e049755f-6f28-46c9-a6d6-96c3edf2dd1e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ebd733550cab7fca71de9597ae035bf4" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e72f27f3fc3bfa20f570bf85449274">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86185689f1ebafd5ee589c342206bacc" ns2:_="" ns3:_="">
     <xsd:import namespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <xsd:import namespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4458,97 +4859,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBD30F7-D986-4A24-A9B1-D2B6E9D9F0EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E481F938-2E08-4459-BA10-C1D4A36A2037}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
+    <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>158</Words>
-  <Characters>872</Characters>
+  <Words>209</Words>
+  <Characters>1154</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1028</CharactersWithSpaces>
+  <CharactersWithSpaces>1361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sánchez Sánchez Paloma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F785E928B427BB4C9E5B806265DE74F1</vt:lpwstr>
   </property>