--- v0 (2025-12-15)
+++ v1 (2026-04-14)
@@ -1,453 +1,469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="20672141" w14:textId="022750E8" w:rsidR="0034349D" w:rsidRDefault="0034349D" w:rsidP="0034349D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MODELO DE </w:t>
       </w:r>
       <w:r w:rsidR="00E32259">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>AUTORIZACIÓN DE LOS TITULARES PARA EFECTUAR OBRAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370BAEDE" w14:textId="77777777" w:rsidR="0034349D" w:rsidRPr="00E32259" w:rsidRDefault="0034349D" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45C68E2D" w14:textId="20E91010" w:rsidR="00506A7D" w:rsidRPr="00E32259" w:rsidRDefault="00AF6DB4" w:rsidP="00A7259A">
+    <w:p w14:paraId="45C68E2D" w14:textId="3400F8AB" w:rsidR="00506A7D" w:rsidRPr="00E32259" w:rsidRDefault="00AF6DB4" w:rsidP="00A7259A">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2620"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk208838227"/>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D./</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dña</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E32259">
+      <w:r w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32259">
+      <w:r w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00506A7D" w:rsidRPr="00E32259">
+      <w:r w:rsidR="36E56D03" w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>representante legal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="4EB24A54" w:rsidRPr="00E32259">
+        <w:t xml:space="preserve">máximo </w:t>
+      </w:r>
+      <w:r w:rsidR="00506A7D" w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y cargo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E32259">
+        <w:t>representante legal</w:t>
+      </w:r>
+      <w:r w:rsidR="4EB24A54" w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...51 lines deleted...]
-      <w:r w:rsidR="00130D48" w:rsidRPr="00E32259">
+        <w:t xml:space="preserve"> y cargo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___nombre de la entidad___</w:t>
+        <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en</w:t>
       </w:r>
       <w:r w:rsidR="00130D48" w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>representación</w:t>
+      </w:r>
+      <w:r w:rsidR="00130D48" w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00130D48" w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00130D48" w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>___nombre de la entidad___</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...61 lines deleted...]
-      <w:r w:rsidR="002861B8" w:rsidRPr="00E32259">
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00130D48" w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="74D97C0C" w:rsidRPr="00E32259">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidR="002861B8" w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="002861B8" w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002861B8" w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>NIF</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002861B8" w:rsidRPr="00E32259">
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="74D97C0C" w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la entidad___</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidR="00C40320" w:rsidRPr="00E32259">
+        <w:t>NIF</w:t>
+      </w:r>
+      <w:r w:rsidR="002861B8" w:rsidRPr="1CB66751">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> de la entidad___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con capacidad legal necesaria en virtud de</w:t>
+      </w:r>
+      <w:r w:rsidR="002861B8" w:rsidRPr="00E32259">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40320" w:rsidRPr="1CB66751">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>___norma_____</w:t>
       </w:r>
       <w:r w:rsidR="00C40320" w:rsidRPr="00E32259">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00506A7D" w:rsidRPr="00E32259">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00506A7D" w:rsidRPr="00E32259">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y habiendo solicitado la subvención en el marco del Programa 2% Cultural.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21D8F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, titular del inmueble/los inmuebles para los cuales se solicita la subvención:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="299DAEB5" w14:textId="77777777" w:rsidR="00E243F0" w:rsidRPr="00E32259" w:rsidRDefault="00E243F0" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21442CE6" w14:textId="679534A4" w:rsidR="000231AB" w:rsidRPr="00E32259" w:rsidRDefault="00E32259" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>AUTORIZO</w:t>
       </w:r>
       <w:r w:rsidR="00E412A4" w:rsidRPr="00E32259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326E6D92" w14:textId="5E88A2ED" w:rsidR="00E32259" w:rsidRPr="00E32259" w:rsidRDefault="00E32259" w:rsidP="00E32259">
+    <w:p w14:paraId="326E6D92" w14:textId="372BC520" w:rsidR="00E32259" w:rsidRPr="00E32259" w:rsidRDefault="00E32259" w:rsidP="00E32259">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Al </w:t>
+        <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">____ nombre de la entidad solicitante (órgano de contratación de las obras a </w:t>
       </w:r>
       <w:r w:rsidR="00F947BA" w:rsidRPr="00E32259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t>ejecutar) _</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
@@ -465,93 +481,138 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">a solicitar la subvención relativa al programa 2% cultural de acuerdo con la </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Orden XXXXX (BASES) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">y a ejecutar las obras correspondientes de acuerdo con la actuación </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32259">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>___TITULO DE LA ACTUACIÓN___,</w:t>
+        <w:t>___TITULO DE LA ACTUACIÓN___</w:t>
+      </w:r>
+      <w:r w:rsidR="005330CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="BF4E14" w:themeColor="accent2" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5344044B" w14:textId="77777777" w:rsidR="00E32259" w:rsidRPr="002E35A0" w:rsidRDefault="00E32259" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DB1F247" w14:textId="3D7B903B" w:rsidR="00E32259" w:rsidRPr="002E35A0" w:rsidRDefault="00E32259" w:rsidP="00E32259">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E35A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Y ME COMPROMETO:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D22BAD0" w14:textId="39CD1DDE" w:rsidR="00E32259" w:rsidRPr="002E35A0" w:rsidRDefault="00E32259" w:rsidP="00E32259">
+    <w:p w14:paraId="0D22BAD0" w14:textId="7ECE12F7" w:rsidR="00E32259" w:rsidRPr="002E35A0" w:rsidRDefault="00E32259" w:rsidP="00E32259">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E35A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>A mantener el uso público sociocultural, turístico o de servicio público al que se va a destinar el inmueble una vez concluya la actuación, al menos durante 50 años desde la publicación de la presente convocatoria</w:t>
+        <w:t xml:space="preserve">A mantener el uso público sociocultural, turístico o de servicio público al que se va a destinar el inmueble una vez concluya la actuación, </w:t>
+      </w:r>
+      <w:r w:rsidR="0013210D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>durante un periodo mínimo de cincuenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E35A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0013210D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E35A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="0013210D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E35A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> años desde la publicación de la presente convocatoria</w:t>
       </w:r>
       <w:r w:rsidR="00386E34" w:rsidRPr="002E35A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Programa 2% Cultural</w:t>
       </w:r>
       <w:r w:rsidRPr="002E35A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08656846" w14:textId="77777777" w:rsidR="00E32259" w:rsidRPr="000B4952" w:rsidRDefault="00E32259" w:rsidP="00E32259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="485062E9" w14:textId="77777777" w:rsidR="00E32259" w:rsidRPr="00E32259" w:rsidRDefault="00E32259" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -586,412 +647,451 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fecha de firma electrónica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C312F30" w14:textId="498FCA0B" w:rsidR="006A2CF4" w:rsidRDefault="00837435" w:rsidP="00A7259A">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="473DAFAE" wp14:editId="3D9DE930">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1739265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>429260</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2583873" cy="1350645"/>
-                <wp:effectExtent l="0" t="0" r="26035" b="20955"/>
+                <wp:extent cx="2583815" cy="1836420"/>
+                <wp:effectExtent l="0" t="0" r="26035" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2130951195" name="Cuadro de texto 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2583873" cy="1350645"/>
+                          <a:ext cx="2583815" cy="1836420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:schemeClr val="accent2">
                               <a:lumMod val="75000"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:prstDash val="lgDashDotDot"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6E3DA4AB" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
-                          <w:p w14:paraId="4DE31C0C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                          <w:p w14:paraId="76AF0E7D" w14:textId="77777777" w:rsidR="00231870" w:rsidRDefault="00231870" w:rsidP="006A3899">
                             <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:kern w:val="0"/>
+                                <w:lang w:val="en-US"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="34CBDB6E" w14:textId="77777777" w:rsidR="00231870" w:rsidRPr="00621765" w:rsidRDefault="00231870" w:rsidP="006A3899">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r w:rsidRPr="00621765">
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
                               <w:t>FIRMA</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1CB7CFCE" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                          <w:p w14:paraId="0BADD4EB" w14:textId="77777777" w:rsidR="00231870" w:rsidRPr="00621765" w:rsidRDefault="00231870" w:rsidP="006A3899">
                             <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00621765">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="E97132"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="2298016B" w14:textId="542330E1" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="0034349D">
+                          <w:p w14:paraId="26CDF990" w14:textId="77777777" w:rsidR="00231870" w:rsidRPr="00621765" w:rsidRDefault="00231870" w:rsidP="006A3899">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006A2CF4">
+                            <w:r w:rsidRPr="00621765">
                               <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="E97132" w:themeColor="accent2"/>
+                                <w:color w:val="E97132"/>
                               </w:rPr>
-                              <w:t>nombre y apellidos</w:t>
-[...31 lines deleted...]
-                              <w:t>entante</w:t>
+                              <w:t>nombre y apellidos del titular, o máximo representante legal de la misma</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3C7B281C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
+                          <w:p w14:paraId="46EBDA03" w14:textId="77777777" w:rsidR="00231870" w:rsidRPr="00621765" w:rsidRDefault="00231870" w:rsidP="006A3899">
+                            <w:pPr>
+                              <w:spacing w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00621765">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr spcFirstLastPara="0" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="473DAFAE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:136.95pt;margin-top:33.8pt;width:203.45pt;height:106.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0yPyEWQIAAMUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+18NVlQp8gadBiQ&#10;tQXSoWdFlmMDsqhJTOzs14+SnSbtdhoGBAolUo/k06Nvbttas4NyvgKT8cFVypkyEvLK7DL+4/n+&#10;04wzj8LkQoNRGT8qz28XHz/cNHauhlCCzpVjBGL8vLEZLxHtPEm8LFUt/BVYZchZgKsF0tbtktyJ&#10;htBrnQzT9DppwOXWgVTe0+mqc/JFxC8KJfGxKLxCpjNOtWFcXVy3YU0WN2K+c8KWlezLEP9QRS0q&#10;Q0lfoVYCBdu76g+oupIOPBR4JaFOoCgqqWIP1M0gfdfNphRWxV6IHG9fafL/D1Y+HDb2yTFsv0BL&#10;DxgIaayfezoM/bSFq8M/VcrITxQeX2lTLTJJh8PJbDSbjjiT5BuMJun1eBJwkvN16zx+VVCzYGTc&#10;0btEusRh7bELPYWEbB50ld9XWsdN0IK6044dBL2ixlgkgb+J0oY1GR8NppMI/MYX1XRGEFIqg8MY&#10;p/f1d8g75OkkTaMiAvYpaWzjDVoodCV82ZezC/YKkH5909rQpTOJwcJ22/bMbiE/EuEOOi16K+8r&#10;QlwLj0/CkfiIYxoofKSl0EBNQW9xVoL79bfzEE+aIC9nDYk54/7nXjjFmf5mSC2fB+NxUH/cjCfT&#10;IW3cpWd76TH7+g6I6QGNrpXRDPGoT2bhoH6huVuGrOQSRlLujOPJvMNuxGhupVouYxDp3Qpcm42V&#10;ATq8bGDyuX0Rzva6QJLUA5xkL+bv5NHFhpsGlnuEooraCQR3rPa806zEZ+vnOgzj5T5Gnb8+i98A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMV03P3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8Mw&#10;FIXfBf9DuIJvLrGTrtamY4iiggw2pc9pE9ticxOSbKv/3uvTfLycj3O/U61nO7GjCXF0KOF2IYAZ&#10;7JwesZfw+fF8UwCLSaFWk0Mj4cdEWNeXF5UqtTvhzhz3qWdUgrFUEoaUfMl57AZjVVw4b5CyLxes&#10;SnSGnuugTlRuJ54JkXOrRqQPg/LmcTDd9/5gJYTmrnnavL81s89ettvWp9ed1VJeX82bB2DJzOkM&#10;w58+qUNNTq07oI5skpCtlveESshXOTAC8kLQlpaSQiyB1xX/P6H+BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAHTI/IRZAgAAxQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAExXTc/fAAAACgEAAA8AAAAAAAAAAAAAAAAAswQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
+              <v:rect w14:anchorId="473DAFAE" id="Cuadro de texto 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:136.95pt;margin-top:33.8pt;width:203.45pt;height:144.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwE0Dr7QEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XpJwWSgirKoiqkrb&#10;FmnbDzCOQyw5HtdjSPj7jk0W2O5bVSlyxpnxmTPHJ6vHvjXspDxqsCUvRjlnykqotD2U/NfP7YcF&#10;ZxiErYQBq0p+Vsgf1+/frTq3VGNowFTKMwKxuOxcyZsQ3DLLUDaqFTgCpywla/CtCLT1h6zyoiP0&#10;1mTjPH/IOvCV8yAVIn3dXJJ8nfDrWsnwo65RBWZKTtxCWn1a93HN1iuxPHjhGi0HGuIfWLRCW2p6&#10;hdqIINjR6zdQrZYeEOowktBmUNdaqjQDTVPkf03z3Ain0iwkDrqrTPj/YOX307PbeZKhc7hECuMU&#10;fe3b+CZ+rE9ina9iqT4wSR/Hs8VkUcw4k5QrFpOH6TjJmd2OO4/hi4KWxaDknm4jiSROTxioJZW+&#10;lMRuCEZXW21M2kQHqM/Gs5OguzOhiHdFJ15VGcu6kk+K+SwBv8olD90QhJTKhnGqM8f2G1QX5Pks&#10;z1+IX4+87RSJbgQ2A51DjDcQ6Bl4GUuHbiLGKPT7flB2D9V55xk6udWE9CQw7IQnq5EpO7JfyfH3&#10;UXjFmflq6X4/FtNp9GvaTGdz0pb5+8z+PiOsbIBcfZHXwqdjgFoniSOPS/OBHhkpTTeYPjr1fp+q&#10;br/m+g8AAAD//wMAUEsDBBQABgAIAAAAIQCkYmE/4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUhsELVpwXk0ToVALJGgRazdeJpExHYUO03C1zOsYDmao3vPLXaz7dgZh9B6&#10;p+BuJYChq7xpXa3g4/BymwILUTujO+9QwYIBduXlRaFz4yf3jud9rBmFuJBrBU2Mfc55qBq0Oqx8&#10;j45+Jz9YHekcam4GPVG47fhaCMmtbh01NLrHpwarr/1oqWR67cfs7f5TJDeiWp6z5fuQtUpdX82P&#10;W2AR5/gHw68+qUNJTkc/OhNYp2CdbDJCFchEAiNApoK2HBVsHmQKvCz4/wnlDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDwE0Dr7QEAAOIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCkYmE/4AAAAAoBAAAPAAAAAAAAAAAAAAAAAEcEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#bf4e14 [2405]" strokeweight=".25pt">
                 <v:stroke dashstyle="longDashDotDot"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6E3DA4AB" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
-                    <w:p w14:paraId="4DE31C0C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                    <w:p w14:paraId="76AF0E7D" w14:textId="77777777" w:rsidR="00231870" w:rsidRDefault="00231870" w:rsidP="006A3899">
                       <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:kern w:val="0"/>
+                          <w:lang w:val="en-US"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="34CBDB6E" w14:textId="77777777" w:rsidR="00231870" w:rsidRPr="00621765" w:rsidRDefault="00231870" w:rsidP="006A3899">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="00621765">
                         <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
                         <w:t>FIRMA</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1CB7CFCE" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="006A2CF4">
+                    <w:p w14:paraId="0BADD4EB" w14:textId="77777777" w:rsidR="00231870" w:rsidRPr="00621765" w:rsidRDefault="00231870" w:rsidP="006A3899">
                       <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00621765">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="E97132"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="2298016B" w14:textId="542330E1" w:rsidR="006A2CF4" w:rsidRPr="006A2CF4" w:rsidRDefault="006A2CF4" w:rsidP="0034349D">
+                    <w:p w14:paraId="26CDF990" w14:textId="77777777" w:rsidR="00231870" w:rsidRPr="00621765" w:rsidRDefault="00231870" w:rsidP="006A3899">
                       <w:pPr>
-                        <w:spacing w:after="0"/>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006A2CF4">
+                      <w:r w:rsidRPr="00621765">
                         <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="E97132" w:themeColor="accent2"/>
+                          <w:color w:val="E97132"/>
                         </w:rPr>
-                        <w:t>nombre y apellidos</w:t>
-[...31 lines deleted...]
-                        <w:t>entante</w:t>
+                        <w:t>nombre y apellidos del titular, o máximo representante legal de la misma</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3C7B281C" w14:textId="77777777" w:rsidR="006A2CF4" w:rsidRDefault="006A2CF4"/>
+                    <w:p w14:paraId="46EBDA03" w14:textId="77777777" w:rsidR="00231870" w:rsidRPr="00621765" w:rsidRDefault="00231870" w:rsidP="006A3899">
+                      <w:pPr>
+                        <w:spacing w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00621765">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:shape>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A2CF4" w:rsidSect="0034349D">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1196" w:bottom="426" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="441CB264" w14:textId="77777777" w:rsidR="002803E2" w:rsidRDefault="002803E2" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="77CF38B6" w14:textId="77777777" w:rsidR="00231870" w:rsidRDefault="00231870" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FFC6B3E" w14:textId="77777777" w:rsidR="002803E2" w:rsidRDefault="002803E2" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="4607858B" w14:textId="77777777" w:rsidR="00231870" w:rsidRDefault="00231870" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B34FD35" w14:textId="77777777" w:rsidR="002803E2" w:rsidRDefault="002803E2" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="4165FBF0" w14:textId="77777777" w:rsidR="00231870" w:rsidRDefault="00231870" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AB2D9E3" w14:textId="77777777" w:rsidR="002803E2" w:rsidRDefault="002803E2" w:rsidP="00AF6DB4">
+    <w:p w14:paraId="210EB6CA" w14:textId="77777777" w:rsidR="00231870" w:rsidRDefault="00231870" w:rsidP="00AF6DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="05687620" w14:textId="77777777" w:rsidR="00AF6DB4" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
         <w:t xml:space="preserve"> Indicar nombre y cargo de la persona que firma</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="13885F47" w14:textId="77777777" w:rsidR="00AF6DB4" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
+    <w:p w14:paraId="13885F47" w14:textId="053A3884" w:rsidR="00AF6DB4" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
-        <w:t xml:space="preserve"> Señalar nombre de la Entidad que ha solicitado la ayuda</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0034382C" w:rsidRPr="4B179A24">
+        <w:t xml:space="preserve">Señalar nombre </w:t>
+      </w:r>
+      <w:r w:rsidR="0034382C">
+        <w:t>del titular del inmueble objeto de la actuación</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="71BBDC5D" w14:textId="77777777" w:rsidR="00AF6DB4" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
+    <w:p w14:paraId="2D809272" w14:textId="77777777" w:rsidR="00314335" w:rsidRDefault="00AF6DB4" w:rsidP="00314335">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
-        <w:t xml:space="preserve"> NIF de la entidad solicitante y representada</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> NIF </w:t>
+      </w:r>
+      <w:r w:rsidR="00314335">
+        <w:t>del titular del inmueble objeto de la actuación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BBDC5D" w14:textId="2596E171" w:rsidR="00AF6DB4" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="4F01D71E" w14:textId="77777777" w:rsidR="00AF6DB4" w:rsidRPr="00A9612C" w:rsidRDefault="00AF6DB4" w:rsidP="4B179A24">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4B179A24">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4B179A24" w:rsidRPr="4B179A24">
@@ -1075,222 +1175,241 @@
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="06B03D52" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="06B03D52">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt">
+            <v:shape id="Cuadro de texto 1" style="position:absolute;margin-left:0;margin-top:-.05pt;width:454.65pt;height:58.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" fillcolor="#e97132 [3205]" strokecolor="#250f04 [485]" strokeweight="1pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArHEuDaAIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9r2zAQfh/sfxB6X22HZNlCnZK1dAxK&#10;V9aOPiuyVBtknSZdYmd//U6y45SubDD2Yp/ux3en7+50ftG3hu2VDw3YkhdnOWfKSqga+1Ty7w/X&#10;7z5wFlDYShiwquQHFfjF+u2b886t1AxqMJXyjEBsWHWu5DWiW2VZkLVqRTgDpywZNfhWIB39U1Z5&#10;0RF6a7JZnr/POvCV8yBVCKS9Gox8nfC1VhK/ah0UMlNyqg3T16fvNn6z9blYPXnh6kaOZYh/qKIV&#10;jaWkE9SVQMF2vvkNqm2khwAazyS0GWjdSJXuQLcp8he3ua+FU+kuRE5wE03h/8HK2/29u/MM+0/Q&#10;UwMjIZ0Lq0DKeJ9e+zb+qVJGdqLwMNGmemSSlIvlcp4vFpxJsi3nRT5fRJjsFO18wM8KWhaFkntq&#10;S2JL7G8CDq5Hl5jM2Kg7lZEkPBg1GL8pzZqKEs8SSJoVdWk82wvqspBSWRxNtajUoC4WeZ7aTWVN&#10;EalIYwkwIuvGmAm7+BP2UPLoH0NVGrUpOP978BSRMoPFKbhtLPjXAAym9tAF9OB/JGmgJrKE/ban&#10;4qK4hepAjfUwzHxw8roh9m9EwDvhacipl7S4+JU+2kBXchglzmrwP1/TR3+aPbJy1tHSlDz82Amv&#10;ODNfLE3lx2I+j1uWDvPFckYH/9yyfW6xu/YSqGMFPRFOJjH6ozmK2kP7SPu9iVnJJKyk3CXHo3iJ&#10;wyrT+yDVZpOcaK+cwBt772SEjvTG2XroH4V34wAije4tHNdLrF7M4eAbIy1sdgi6SUN6YnUknnYy&#10;TdD4fsSlf35OXqdXbv0LAAD//wMAUEsDBBQABgAIAAAAIQCXhjNB3AAAAAYBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicghTbEqRAC8XeiICRu23hJAvE6sp02vD3LCY6jGc18&#10;U21mN6g9hdh7NpAvM1DEjbc9twZeX24XK1AxIVscPJOBb4qwqY+PKiytP/Az7bepVVLCsUQDXUpj&#10;qXVsOnIYl34kFu/DB4dJZGi1DXiQcjfosywrtMOeZaHDka47ar62kzPwzvHxom/vXP7gVk830/2b&#10;/QzOmNOT+eoSVKI5/YXhF1/QoRamnZ/YRjUYkCPJwCIHJeY6W5+D2kkqLwrQdaX/49c/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACscS4NoAgAALQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeGM0HcAAAABgEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="682C9559" w14:textId="77777777" w:rsidR="0034349D" w:rsidRPr="00094D18" w:rsidRDefault="0034349D" w:rsidP="0034349D">
+                  <w:p w:rsidRPr="00094D18" w:rsidR="0034349D" w:rsidP="0034349D" w:rsidRDefault="0034349D" w14:paraId="682C9559" w14:textId="77777777">
                     <w:pPr>
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00094D18">
                       <w:rPr>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>MEMBRETE DE ENTIDAD CORRESPONDIENTE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364EA6"/>
     <w:rsid w:val="000028AC"/>
     <w:rsid w:val="00006D2C"/>
+    <w:rsid w:val="000159D5"/>
     <w:rsid w:val="000231AB"/>
     <w:rsid w:val="0002503B"/>
     <w:rsid w:val="00027B9E"/>
     <w:rsid w:val="0003296E"/>
     <w:rsid w:val="00046D12"/>
     <w:rsid w:val="00060636"/>
     <w:rsid w:val="000773EA"/>
     <w:rsid w:val="00081D64"/>
     <w:rsid w:val="00094D18"/>
     <w:rsid w:val="000A0B75"/>
     <w:rsid w:val="000E7FE0"/>
     <w:rsid w:val="00130D48"/>
+    <w:rsid w:val="0013210D"/>
     <w:rsid w:val="00147E80"/>
     <w:rsid w:val="001A33F4"/>
+    <w:rsid w:val="00231870"/>
     <w:rsid w:val="00242323"/>
     <w:rsid w:val="00250765"/>
     <w:rsid w:val="002528AF"/>
     <w:rsid w:val="00264E1B"/>
     <w:rsid w:val="002803E2"/>
     <w:rsid w:val="002861B8"/>
+    <w:rsid w:val="002A0F32"/>
     <w:rsid w:val="002A1ABF"/>
     <w:rsid w:val="002C3BE7"/>
     <w:rsid w:val="002E35A0"/>
+    <w:rsid w:val="00314335"/>
     <w:rsid w:val="0034349D"/>
+    <w:rsid w:val="0034382C"/>
     <w:rsid w:val="00355883"/>
     <w:rsid w:val="00364EA6"/>
     <w:rsid w:val="00381E5D"/>
     <w:rsid w:val="00386E34"/>
     <w:rsid w:val="003C06D1"/>
     <w:rsid w:val="003F5830"/>
+    <w:rsid w:val="004159CD"/>
+    <w:rsid w:val="00425605"/>
     <w:rsid w:val="00432223"/>
     <w:rsid w:val="00445C1C"/>
+    <w:rsid w:val="00446CB1"/>
     <w:rsid w:val="00493254"/>
     <w:rsid w:val="00506A7D"/>
     <w:rsid w:val="00516F6C"/>
+    <w:rsid w:val="005330CD"/>
     <w:rsid w:val="00550C79"/>
+    <w:rsid w:val="005654A9"/>
     <w:rsid w:val="005663F8"/>
     <w:rsid w:val="005908CD"/>
     <w:rsid w:val="00594789"/>
     <w:rsid w:val="005A5733"/>
     <w:rsid w:val="005A6C38"/>
     <w:rsid w:val="005C65D7"/>
+    <w:rsid w:val="00621765"/>
     <w:rsid w:val="006328C0"/>
     <w:rsid w:val="006A2CF4"/>
     <w:rsid w:val="0071658A"/>
     <w:rsid w:val="00741DF1"/>
     <w:rsid w:val="00747DCD"/>
     <w:rsid w:val="00797CD6"/>
     <w:rsid w:val="007A0EB9"/>
     <w:rsid w:val="00800D8E"/>
     <w:rsid w:val="00837435"/>
+    <w:rsid w:val="00843008"/>
     <w:rsid w:val="008473E7"/>
     <w:rsid w:val="00852960"/>
+    <w:rsid w:val="0087303A"/>
     <w:rsid w:val="008A55BD"/>
+    <w:rsid w:val="00917FC7"/>
     <w:rsid w:val="00953D22"/>
     <w:rsid w:val="009631AB"/>
+    <w:rsid w:val="009A7235"/>
     <w:rsid w:val="009B31E5"/>
+    <w:rsid w:val="009D651D"/>
     <w:rsid w:val="009F4A50"/>
     <w:rsid w:val="009F4B38"/>
+    <w:rsid w:val="00A21D8F"/>
     <w:rsid w:val="00A505AB"/>
     <w:rsid w:val="00A7259A"/>
     <w:rsid w:val="00AB12EF"/>
     <w:rsid w:val="00AE66D7"/>
     <w:rsid w:val="00AF6DB4"/>
     <w:rsid w:val="00B06643"/>
     <w:rsid w:val="00B203BC"/>
     <w:rsid w:val="00B23E0F"/>
     <w:rsid w:val="00B45CAE"/>
     <w:rsid w:val="00B64647"/>
     <w:rsid w:val="00B664E7"/>
     <w:rsid w:val="00B8790A"/>
+    <w:rsid w:val="00BC1169"/>
     <w:rsid w:val="00C1483D"/>
     <w:rsid w:val="00C24D91"/>
     <w:rsid w:val="00C25604"/>
     <w:rsid w:val="00C40320"/>
     <w:rsid w:val="00C42DAA"/>
     <w:rsid w:val="00D21008"/>
     <w:rsid w:val="00D52338"/>
+    <w:rsid w:val="00D63701"/>
     <w:rsid w:val="00D652CB"/>
     <w:rsid w:val="00D95290"/>
     <w:rsid w:val="00E064EA"/>
     <w:rsid w:val="00E17F94"/>
     <w:rsid w:val="00E243F0"/>
     <w:rsid w:val="00E32259"/>
     <w:rsid w:val="00E412A4"/>
     <w:rsid w:val="00E46A64"/>
     <w:rsid w:val="00E6068D"/>
     <w:rsid w:val="00ED59EE"/>
     <w:rsid w:val="00EF2DFA"/>
     <w:rsid w:val="00F717F4"/>
     <w:rsid w:val="00F9020E"/>
     <w:rsid w:val="00F947BA"/>
     <w:rsid w:val="00FA3CE4"/>
     <w:rsid w:val="00FC4A9A"/>
     <w:rsid w:val="00FF2148"/>
     <w:rsid w:val="0CD99381"/>
+    <w:rsid w:val="1CB66751"/>
     <w:rsid w:val="2790D91C"/>
     <w:rsid w:val="2B214222"/>
     <w:rsid w:val="3140C264"/>
     <w:rsid w:val="318663F3"/>
     <w:rsid w:val="348F1B88"/>
+    <w:rsid w:val="36E56D03"/>
     <w:rsid w:val="4B179A24"/>
     <w:rsid w:val="4EB24A54"/>
     <w:rsid w:val="4FFC74B4"/>
     <w:rsid w:val="56F09BB3"/>
     <w:rsid w:val="57ED3231"/>
     <w:rsid w:val="5F0C4642"/>
     <w:rsid w:val="74D97C0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -2431,51 +2550,51 @@
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0034349D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisin">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00386E34"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2742,72 +2861,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e049755f-6f28-46c9-a6d6-96c3edf2dd1e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="538e1c4931427be195d3308db56588c7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ebd733550cab7fca71de9597ae035bf4" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F785E928B427BB4C9E5B806265DE74F1" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="16e72f27f3fc3bfa20f570bf85449274">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d99f44ff-43c4-4920-9d4a-00ebf0b94644" xmlns:ns3="e049755f-6f28-46c9-a6d6-96c3edf2dd1e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86185689f1ebafd5ee589c342206bacc" ns2:_="" ns3:_="">
     <xsd:import namespace="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <xsd:import namespace="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3003,87 +3122,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FBD30F7-D986-4A24-A9B1-D2B6E9D9F0EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
     <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47BE6BF9-3018-4649-9EF6-1DB7DA286151}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF42EB29-A33D-4D05-83A1-CDFE4A270EA0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F370AD9-F62F-4178-9817-5ABCB67581B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d99f44ff-43c4-4920-9d4a-00ebf0b94644"/>
+    <ds:schemaRef ds:uri="e049755f-6f28-46c9-a6d6-96c3edf2dd1e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>145</Words>
-  <Characters>799</Characters>
+  <Words>150</Words>
+  <Characters>830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>943</CharactersWithSpaces>
+  <CharactersWithSpaces>979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sánchez Sánchez Paloma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F785E928B427BB4C9E5B806265DE74F1</vt:lpwstr>
   </property>